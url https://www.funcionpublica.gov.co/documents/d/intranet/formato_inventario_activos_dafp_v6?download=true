--- v0 (2025-10-28)
+++ v1 (2026-05-31)
@@ -5,71 +5,72 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jolaya\Desktop\JAOV\DAFP 2024\Procesos para actualizar\1.Direccionamiento Estratégico\Información Estratégica\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Yaksa\10021gmi\2026\TRD\10021.235 SISTEMA_INTEGRADO_PLANEACION_GESTION\3. INFORMACION_ESTRATEGICA_ESTADISTICA\13. FORMATOS\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC69E664-00BF-4DD8-AE7C-955B01BE72F3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="19200" windowHeight="6350"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7550" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Inventario" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId2"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Inventario!$A$5:$AH$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Inventario!$A$1:$AH$39</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB6" i="1" l="1"/>
   <c r="AD6" i="1"/>
   <c r="AB7" i="1"/>
   <c r="AD7" i="1"/>
   <c r="AF7" i="1" l="1"/>
   <c r="AF8" i="1"/>
   <c r="AF9" i="1"/>
   <c r="AF10" i="1"/>
   <c r="AF11" i="1"/>
   <c r="AF12" i="1"/>
   <c r="AF13" i="1"/>
   <c r="AF14" i="1"/>
   <c r="AF15" i="1"/>
   <c r="AF16" i="1"/>
   <c r="AF17" i="1"/>
   <c r="AF18" i="1"/>
   <c r="AF19" i="1"/>
   <c r="AF20" i="1"/>
   <c r="AF21" i="1"/>
   <c r="AF22" i="1"/>
@@ -141,640 +142,640 @@
   <c r="AG37" i="1" s="1"/>
   <c r="AH33" i="1"/>
   <c r="AG33" i="1" s="1"/>
   <c r="AH29" i="1"/>
   <c r="AG29" i="1" s="1"/>
   <c r="AH25" i="1"/>
   <c r="AG25" i="1" s="1"/>
   <c r="AH21" i="1"/>
   <c r="AG21" i="1" s="1"/>
   <c r="AH17" i="1"/>
   <c r="AG17" i="1" s="1"/>
   <c r="AH10" i="1"/>
   <c r="AG10" i="1" s="1"/>
   <c r="AH9" i="1"/>
   <c r="AG9" i="1" s="1"/>
   <c r="AH13" i="1"/>
   <c r="AG13" i="1" s="1"/>
   <c r="AH7" i="1"/>
   <c r="AG7" i="1" s="1"/>
   <c r="AH6" i="1"/>
   <c r="AG6" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>USER</author>
   </authors>
   <commentList>
-    <comment ref="A4" authorId="0" shapeId="0">
+    <comment ref="A4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER: Aquí se debe 
 incluir</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve"> el código del activo institucional que se halla definido
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="B4" authorId="0" shapeId="0">
+    <comment ref="B4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Se incluye la serie y subserie según la TRD de cada dependencia</t>
         </r>
       </text>
     </comment>
-    <comment ref="C4" authorId="0" shapeId="0">
+    <comment ref="C4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve"> Seleccionar el proceso al que pertenece la depedencia responsable del activo
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="D4" authorId="0" shapeId="0">
+    <comment ref="D4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000004000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">USER: </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Escribir la dependencia dependiendo del proceso
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="E4" authorId="0" shapeId="0">
+    <comment ref="E4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000005000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="7"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">USER: </t>
         </r>
         <r>
           <rPr>
             <sz val="7"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>El nombre o titulo del activo que la dependencia halla definido. Los tipos de activos son: 
 - Computadores de escritorio
 - Computadores portatiles
 - Telefonos Voz IP
 - Teléfonos celulares
 - Tablet
 - Sistemas de información y/o aplicaciones propias, licenciadas en on-premise, licencias en nube privada, aplicaciones en nube privada)
 - Bases de datos 
 - Servidores
 - Dispositivos de redes (switche, router, acer point, Bridge, Gateway, Módem, Repetidor, etc.)
 - Dispositivos de ciberseguridad (appliance de firewall, appliance de waf, appliance de SOC, etc.) 
 - Dispositivos de seguridad física (cámaras de video, sensores, control de acceso, etc.)
 - Documentos físicos y digitales (archivos)
 - Recurso Humano ( Nombre de Aquellas personas que, por su conocimiento, experiencia y criticidad para el proceso, son consideradas activos de información.)
 - Otros activos (activos de información que no corresponden a ninguno de los tipos descritos anteriormente pero deben ser valorados para conocer su criticidad al interior del proceso)</t>
         </r>
       </text>
     </comment>
-    <comment ref="F4" authorId="0" shapeId="0">
+    <comment ref="F4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000006000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 En este campo se debe describir que tipo de activo es, ¿cuál es su nombre comercial si lo tiene?, cual su utilidad, ¿qué tipo de información contiene, entre otra información que sea claramente identificable por todos los miembros del proceso o dependencia de la entidad responsable del activo?</t>
         </r>
       </text>
     </comment>
-    <comment ref="I4" authorId="0" shapeId="0">
+    <comment ref="I4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000007000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Se debe seleccionar de la lista que tipo de hardware es el activo, en caso contrario seleccionar no aplica</t>
         </r>
       </text>
     </comment>
-    <comment ref="J4" authorId="0" shapeId="0">
+    <comment ref="J4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000008000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">USER: 
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Se debe seleccionar de la lista si el activo de información  corresponden a la información almacenada o procesada en bases de datos o diferentes documentos creados o procesados por la entidad de forma física o electrónico (digital), en caso contrario seleccionar no aplica</t>
         </r>
       </text>
     </comment>
-    <comment ref="K4" authorId="0" shapeId="0">
+    <comment ref="K4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000009000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">USER: 
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Seleccione de la lista si el medio de conservación o  soporte del activo se encuentra en medio físico o electrónico (digital) o en ambos. En caso contrario seleccionar no aplica
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="L4" authorId="0" shapeId="0">
+    <comment ref="L4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000A000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">USER:
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Seleccione de la lista si el formato de almacenamiento del activo se encuentra en medio físico o electrónico (digital) o en ambos. En caso contrario seleccionar no aplica
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="M4" authorId="0" shapeId="0">
+    <comment ref="M4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000B000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Seleccione el idioma en que el activo se encuentra configurado para el caso de hardware o software. Para el caso de bases de datos o documentos el idioma de la información contenida 
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="N4" authorId="0" shapeId="0">
+    <comment ref="N4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000C000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">USER: </t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Seleccione de la lista si la información está publicada o no publicada, exclusivamente para los activos de tipo información (bases de datos o documentos). Para otros activos seleccionar no aplica. </t>
         </r>
       </text>
     </comment>
-    <comment ref="O4" authorId="0" shapeId="0">
+    <comment ref="O4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000D000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">USER:
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Seleccione en la lista el tipo de ubicación del activo según sea el caso, en caso contrario seleccionar no aplica</t>
         </r>
       </text>
     </comment>
-    <comment ref="P4" authorId="0" shapeId="0">
+    <comment ref="P4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000E000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Seleccione de la lista SI o NO, en caso de que el activo sea contratado por un tercero o empresa contratista del DAFP</t>
         </r>
       </text>
     </comment>
-    <comment ref="Q4" authorId="0" shapeId="0">
+    <comment ref="Q4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000F000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Si el activo de información almacenado o ubicado de forma electrónica o digital 
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="R4" authorId="0" shapeId="0">
+    <comment ref="R4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000010000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Especifique la fecha en que se adquirió o generó el activo de información, en día, mes y año</t>
         </r>
       </text>
     </comment>
-    <comment ref="S4" authorId="0" shapeId="0">
+    <comment ref="S4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000011000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Seleccione de la lista el estado en que se encuentra el activo actualmente</t>
         </r>
       </text>
     </comment>
-    <comment ref="T4" authorId="0" shapeId="0">
+    <comment ref="T4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000012000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">USER:
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Escriba el usuario o grupos de usuarios (usuarios finales, contratistas, servidores, jefes funcionales) que acceden, generan, obtienen, transforman, conservan, eliminan o utilizan la información, en papel o en medio digital, físicamente o a través de las redes de datos y los sistemas de información. Ej: grupos valor, contratistas o servidores de la entidad como usuarios internos de una o todas las dependencias, jefes funcionales y/o cargos especificos.
 Si el responsable es una persona jurídica, escribir el nombre de la empresa. Ej: Activo: Firewall - Responsable: Media Commerce</t>
         </r>
       </text>
     </comment>
-    <comment ref="U4" authorId="0" shapeId="0">
+    <comment ref="U4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000013000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve"> Escriba un cargo, proceso, o grupo de trabajo encargado de hacer efectivos las restricciones y clasificaciones de acceso definidos por el propietario (DAFP). 
 Para activos como sistemas de información o información consignada o respaldada, generalmente es TI o para información física, los custodios pueden ser los funcionarios o gestión documental. El custodio generalmente se define donde reposa el activo original.
 Ej: Activo: Datacenter DAFP - Custodio: Jefe de la Oficina de Tecnologías de la Infomación y las Comunicaciones o Profesional Encargado de la OTIC</t>
         </r>
       </text>
     </comment>
-    <comment ref="V4" authorId="0" shapeId="0">
+    <comment ref="V4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000014000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">USER:
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Escriba aquí el nombre del cargo o rol del funcionario o contratista que tiene la responsabilidad técnica del activo por parte de la OTIC para el caso en que los activos de información correspondan a infraestructura tecnológica (hardware, software, bases de datos, repositorios digitales, etc.). Para el caso de los equipos endpoint o estaciones de trabajo ubicadas en las oficinas, el responsable técnico corresponde al proveedor o contratista supervisado por el grupo de gestión administrativa.</t>
         </r>
       </text>
     </comment>
-    <comment ref="W4" authorId="0" shapeId="0">
+    <comment ref="W4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000015000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">USER:
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Especifique si el activo tiene un alto nivel de importancia para el desarrollo de las actividades operativas internas de la entidad para el cumplimiento de la misión institucional</t>
         </r>
       </text>
     </comment>
-    <comment ref="X4" authorId="0" shapeId="0">
+    <comment ref="X4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000016000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Especifique si el activo tiene un alto nivel de importancia para brindar el servicio externo a los grupos de valor de la entidad en el cumplimiento de la misión institucional</t>
         </r>
       </text>
     </comment>
-    <comment ref="Y4" authorId="0" shapeId="0">
+    <comment ref="Y4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000017000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 I</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>NFORMACIÓN PÚBLICA RESERVADA: Información disponible sólo para un proceso de la entidad y que en caso de ser conocida por terceros sin autorización puede conllevar un impacto negativo de índole legal, operativa, de pérdida de imagen o económica. Ej: expediente con la documentación de ingreso y retiro de funcionarios.
 INFORMACIÓN PÚBLICA CLASIFICADA: Información disponible para todos los procesos de la entidad y que en caso de ser conocida por terceros sin autorización puede conllevar un impacto negativo para los procesos de la misma. Esta información es propia de la entidad o de terceros y puede ser utilizada por todos los funcionarios de la entidad para realizar labores propias de los procesos, pero no puede ser conocida por terceros sin autorización del propietario. Ej: información de hoja de vida de los funcionarios dentro del aplicativo SIGEP II.
 INFORMACIÓN PÚBLICA /DATOS ABIERTOS: Información que puede ser entregada o publicada sin restricciones a cualquier persona dentro y fuera de la entidad, sin que esto implique daños a terceros ni a las actividades y procesos de la entidad. Ej: guías y documentos dispuestos en el portal web institucional.
 NO CLASIFICADA: Activos de Información que deben ser incluidos en el inventario y que aún no han sido clasificados, deben ser tratados como activos de INFORMACIÓN PUBLICA RESERVADA
 Fuente: Ley 1712 de 2014. Guía para la Gestión y Clasificación de Activos de Información (https://www.mintic.gov.co/gestionti/615/articles-5482_G5_Gestion_Clasificacion.pdf)</t>
         </r>
       </text>
     </comment>
-    <comment ref="Z4" authorId="0" shapeId="0">
+    <comment ref="Z4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000018000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="7"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER: Seleccione el tipo de dato según sea la información contenida en el activo clasificado como "información" previamente en la matriz. Revise el significado de cada tipo de dato para clasificar la información del activo</t>
         </r>
         <r>
           <rPr>
             <sz val="7"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="7"/>
@@ -896,51 +897,51 @@
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <sz val="7"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Fuentes: 
 Ley 1266 de 2008 (https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=34488#:~:text=por%20la%20cual%20se%20dictan,y%20se%20dictan%20otras%20disposiciones.)
 Ley 1581 de 2012 (https://www.funcionpublica.gov.co/eva/gestornormativo/norma.php?i=49981)</t>
         </r>
       </text>
     </comment>
-    <comment ref="AA4" authorId="0" shapeId="0">
+    <comment ref="AA4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000019000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">USER: 
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="7"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Confidencialidad: </t>
         </r>
         <r>
           <rPr>
             <sz val="7"/>
@@ -961,190 +962,190 @@
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <sz val="7"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Valore de forma cualitativa el nivel de confidencialidad de la información en bajo o medio o alto que puede tener el activo.  Para este caso tenga en cuenta la clasificación de información que se encuentran en las columnas Y y Z  para esta valoración.
 Para la valoración de los activos de hardware y software tenga en cuenta la valoración en relación  a la confidencialidad de la configuración del activo critico para operaciones internas y externas, la cual es conocida unicamente por el personal autorizado. teniendo en cuenta las diferentes amenazas de ataques cibernéticos que se puedan presentar </t>
         </r>
       </text>
     </comment>
-    <comment ref="AC4" authorId="0" shapeId="0">
+    <comment ref="AC4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00001A000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER:
 I</t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="7"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">ntegridad: </t>
         </r>
         <r>
           <rPr>
             <sz val="7"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Propiedad de salvaguardar la exactitud y estado  completo de los activos
 Valore de forma cualitativa el nivel de integridad de la información que puede tener en bajo o medio o alto el activo.  Para este caso tenga en cuenta la clasificación de información que se encuentran en las columnas Y y Z  para esta valoración</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="AE4" authorId="0" shapeId="0">
+    <comment ref="AE4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00001B000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Disponibilidad: </t>
         </r>
         <r>
           <rPr>
             <sz val="7"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Propiedad de que la información sea accesible y utilizable
 por solicitud de una entidad autorizada, cuando ésta así lo requiera
 Valore de forma cualitativa el nivel de disponibilidad que puede tener en bajo o medio o alto el activo.  Para este caso tenga en cuenta la criticidad interna o externa del activo que se encuentran en las columnas W y X  para esta valoración</t>
         </r>
       </text>
     </comment>
-    <comment ref="AG4" authorId="0" shapeId="0">
+    <comment ref="AG4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00001C000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 No cambie información aquí, Esta columna genera el calculo total de la valoración </t>
         </r>
       </text>
     </comment>
-    <comment ref="G5" authorId="0" shapeId="0">
+    <comment ref="G5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00001D000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">USER: 
 </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Se debe seleccionar de la lista que tipo de software es el activo, en caso contrario seleccionar no aplica
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="H5" authorId="0" shapeId="0">
+    <comment ref="H5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00001E000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>USER: Cuando el activo se utiliza en diferentes ambientes seleccione el de mayor importancia para los servicios digitales misionales o de apoyo de la entidad. Por ejemplo si está en el ambiente de producción y de pruebas seleccionar el de producción.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="233" uniqueCount="204">
   <si>
     <t>Registros</t>
   </si>
   <si>
     <t>Identificación y categorización del activo</t>
   </si>
   <si>
@@ -1754,59 +1755,59 @@
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="22"/>
         <color theme="1" tint="0.249977111117893"/>
         <rFont val="Helvetica "/>
       </rPr>
       <t>Inventario Activos de Información Función Pública</t>
     </r>
     <r>
       <rPr>
         <sz val="22"/>
         <color theme="1" tint="0.249977111117893"/>
         <rFont val="Helvetica "/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1" tint="0.249977111117893"/>
         <rFont val="Helvetica "/>
       </rPr>
-      <t>Versión 05
-Fecha Actualización 2023-09-18</t>
+      <t>Versión 06
+Fecha Actualización 2024-12-21</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="29">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
@@ -2212,51 +2213,51 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="11" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="5">
     <dxf>
       <font>
         <color theme="6" tint="-0.499984740745262"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FF92D050"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFE5851B"/>
         </patternFill>
@@ -2302,57 +2303,63 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#Inventario!A1"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>254000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>63499</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>984250</xdr:colOff>
+      <xdr:colOff>977900</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1016000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Imagen 3" descr="Escudo de armas de Colombia con texto de Función Pública " title="Logo de Función Pública"/>
+        <xdr:cNvPr id="4" name="Imagen 3" descr="Escudo de armas de Colombia con texto de Función Pública " title="Logo de Función Pública">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="777875" y="63499"/>
           <a:ext cx="1746250" cy="952501"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
@@ -2575,85 +2582,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2797,60 +2838,58 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AH40"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
-[...2 lines deleted...]
-      <selection pane="bottomLeft" sqref="A1:AH1"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageLayout" topLeftCell="F169" zoomScale="90" zoomScaleNormal="66" zoomScalePageLayoutView="90" workbookViewId="0">
+      <selection activeCell="H176" sqref="H176"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14"/>
   <cols>
     <col min="1" max="1" width="7.54296875" style="24" customWidth="1"/>
     <col min="2" max="2" width="14.453125" style="24" customWidth="1"/>
     <col min="3" max="3" width="38" style="25" customWidth="1"/>
     <col min="4" max="4" width="29.7265625" style="25" customWidth="1"/>
     <col min="5" max="5" width="33.1796875" style="25" customWidth="1"/>
     <col min="6" max="6" width="56.1796875" style="25" customWidth="1"/>
     <col min="7" max="10" width="25.26953125" style="24" customWidth="1"/>
     <col min="11" max="13" width="18.81640625" style="24" customWidth="1"/>
     <col min="14" max="14" width="21.26953125" style="24" customWidth="1"/>
     <col min="15" max="17" width="20.54296875" style="25" customWidth="1"/>
     <col min="18" max="19" width="14.7265625" style="24" customWidth="1"/>
     <col min="20" max="21" width="23.453125" style="25" customWidth="1"/>
     <col min="22" max="24" width="26.26953125" style="24" customWidth="1"/>
     <col min="25" max="25" width="27.1796875" style="24" customWidth="1"/>
     <col min="26" max="26" width="30.453125" style="24" customWidth="1"/>
     <col min="27" max="27" width="17.26953125" style="24" customWidth="1"/>
     <col min="28" max="28" width="7.26953125" style="24" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="16" style="24" customWidth="1"/>
     <col min="30" max="30" width="4.453125" style="24" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="15.7265625" style="24" customWidth="1"/>
     <col min="32" max="32" width="3.81640625" style="24" hidden="1" customWidth="1"/>
@@ -4711,228 +4750,228 @@
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A2:AH2"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
   </mergeCells>
   <conditionalFormatting sqref="AG6:AG39">
     <cfRule type="containsText" dxfId="4" priority="1" operator="containsText" text="Extremo">
       <formula>NOT(ISERROR(SEARCH("Extremo",AG6)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="3" priority="2" operator="containsText" text="ALTO">
       <formula>NOT(ISERROR(SEARCH("ALTO",AG6)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="2" priority="3" operator="containsText" text="MEDIO">
       <formula>NOT(ISERROR(SEARCH("MEDIO",AG6)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="1" priority="4" operator="containsText" text="BAJO">
       <formula>NOT(ISERROR(SEARCH("BAJO",AG6)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="0" priority="5" operator="containsText" text="Despreciable">
       <formula>NOT(ISERROR(SEARCH("Despreciable",AG6)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations xWindow="378" yWindow="662" count="8">
-[...7 lines deleted...]
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Valoración total del activo" sqref="AG6:AG39"/>
+  <dataValidations disablePrompts="1" xWindow="378" yWindow="662" count="8">
+    <dataValidation showInputMessage="1" showErrorMessage="1" promptTitle="día/mes/año" prompt="día/mes/año" sqref="R6:R39" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Escriba el nombre del activo o titulo del activo" sqref="E6:E39" xr:uid="{00000000-0002-0000-0000-000001000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Describa de forma clara y precisa el activo mencionado en la columna anterior" sqref="F6:F39" xr:uid="{00000000-0002-0000-0000-000002000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Escriba el nombre de la persona responsable de la administración y/o operación del activo " sqref="T7:U39" xr:uid="{00000000-0002-0000-0000-000003000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Escriba la persona responsable de la custodia  y/o almacenamiento del activo. " sqref="U6" xr:uid="{00000000-0002-0000-0000-000004000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Escriba el nombre de la persona responsable de la manipulación y/o operación y/o administración o de responsabilidades funcionales del activo de información o usuario._x000a__x000a_Si el responsable es una persona Juridica por favor escribir el nombre de la empresa" sqref="T6" xr:uid="{00000000-0002-0000-0000-000005000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Escriba el nombre de la persona responsable de la administración técnica del activo. _x000a__x000a_Si el responsable es una persona Juridica por favor escribir el nombre de la empresa" sqref="V6" xr:uid="{00000000-0002-0000-0000-000006000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Valoración total del activo" sqref="AG6:AG39" xr:uid="{00000000-0002-0000-0000-000007000000}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="19" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;9F. Versión: 05
-Fecha: 2023-09-18&amp;C&amp;"Arial,Normal"&amp;9Si este documento se encuentra impreso no se garantiza su vigencia.
+    <oddFooter>&amp;L&amp;"Arial,Normal"&amp;9F. Versión: 06
+Fecha: 2024-12-21&amp;C&amp;"Arial,Normal"&amp;9Si este documento se encuentra impreso no se garantiza su vigencia.
 La versión vigente reposa en el Sistema Integrado de Planeación y Gestión (Intranet).&amp;R&amp;"Arial,Normal"&amp;9&amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="378" yWindow="662" count="22">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" xWindow="378" yWindow="662" count="22">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000008000000}">
           <x14:formula1>
             <xm:f>Hoja2!$T$1:$T$3</xm:f>
           </x14:formula1>
           <xm:sqref>N40</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000009000000}">
           <x14:formula1>
             <xm:f>Hoja2!$V$15:$V$17</xm:f>
           </x14:formula1>
           <xm:sqref>AA7:AA39 AC7:AC39 AE7:AE39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-00000A000000}">
           <x14:formula1>
             <xm:f>Hoja2!$Z$15:$Z$16</xm:f>
           </x14:formula1>
           <xm:sqref>W7:X39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione el Proceso de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione el Proceso de la lista desplegable" xr:uid="{00000000-0002-0000-0000-00000B000000}">
           <x14:formula1>
             <xm:f>Hoja2!$L$2:$L$15</xm:f>
           </x14:formula1>
           <xm:sqref>C6:C39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione la dependencia de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione la dependencia de la lista desplegable" xr:uid="{00000000-0002-0000-0000-00000C000000}">
           <x14:formula1>
             <xm:f>Hoja2!$M$2:$M$15</xm:f>
           </x14:formula1>
           <xm:sqref>D6:D39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-00000D000000}">
           <x14:formula1>
             <xm:f>Hoja2!$O$2:$O$5</xm:f>
           </x14:formula1>
           <xm:sqref>K6:L39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-00000E000000}">
           <x14:formula1>
             <xm:f>Hoja2!$S$2:$S$3</xm:f>
           </x14:formula1>
           <xm:sqref>N7:N39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-00000F000000}">
           <x14:formula1>
             <xm:f>Hoja2!$S$16:$S$17</xm:f>
           </x14:formula1>
           <xm:sqref>P7:P39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-000010000000}">
           <x14:formula1>
             <xm:f>Hoja2!$T$1:$T$3</xm:f>
           </x14:formula1>
           <xm:sqref>S7:S39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-000011000000}">
           <x14:formula1>
             <xm:f>Hoja2!$Z$15:$Z$16</xm:f>
           </x14:formula1>
           <xm:sqref>W6:X6 P6:Q6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-000012000000}">
           <x14:formula1>
             <xm:f>Hoja2!$W$2:$W$6</xm:f>
           </x14:formula1>
           <xm:sqref>Z6:Z39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-000013000000}">
           <x14:formula1>
             <xm:f>Hoja2!$V$15:$V$17</xm:f>
           </x14:formula1>
           <xm:sqref>AA6 AC6 AE6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-000014000000}">
           <x14:formula1>
             <xm:f>Hoja2!$R$2:$R$5</xm:f>
           </x14:formula1>
           <xm:sqref>M6:M39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-000015000000}">
           <x14:formula1>
             <xm:f>Hoja2!$R$2:$R$4</xm:f>
           </x14:formula1>
           <xm:sqref>M6:M39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-000016000000}">
           <x14:formula1>
             <xm:f>Hoja2!$X$15:$X$20</xm:f>
           </x14:formula1>
           <xm:sqref>H6:H39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable_x000a_">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable_x000a_" xr:uid="{00000000-0002-0000-0000-000017000000}">
           <x14:formula1>
             <xm:f>Hoja2!$P$16:$P$21</xm:f>
           </x14:formula1>
           <xm:sqref>G6:G39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-000018000000}">
           <x14:formula1>
             <xm:f>Hoja2!$O$17:$O$27</xm:f>
           </x14:formula1>
           <xm:sqref>I6:I39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-000019000000}">
           <x14:formula1>
             <xm:f>Hoja2!$T$16:$T$22</xm:f>
           </x14:formula1>
           <xm:sqref>O6:O39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-00001A000000}">
           <x14:formula1>
             <xm:f>Hoja2!$T$2:$T$4</xm:f>
           </x14:formula1>
           <xm:sqref>S6</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-00001B000000}">
           <x14:formula1>
             <xm:f>Hoja2!$Q$2:$Q$12</xm:f>
           </x14:formula1>
           <xm:sqref>L6:L39 J6:J39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-00001C000000}">
           <x14:formula1>
             <xm:f>Hoja2!$U$2:$U$8</xm:f>
           </x14:formula1>
           <xm:sqref>Y6:Y39</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Seleccione de la lista desplegable" xr:uid="{00000000-0002-0000-0000-00001D000000}">
           <x14:formula1>
             <xm:f>Hoja2!$S$2:$S$4</xm:f>
           </x14:formula1>
           <xm:sqref>N6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AA29"/>
   <sheetViews>
     <sheetView topLeftCell="S1" workbookViewId="0">
       <selection activeCell="Z4" sqref="Z4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="11.453125" style="2"/>
     <col min="2" max="2" width="13.453125" style="2" customWidth="1"/>
     <col min="3" max="3" width="31.54296875" style="2" customWidth="1"/>
     <col min="4" max="10" width="11.453125" style="2"/>
     <col min="11" max="11" width="11.453125" style="2" customWidth="1"/>
     <col min="12" max="12" width="46.81640625" style="2" customWidth="1"/>
     <col min="13" max="13" width="66.1796875" style="2" customWidth="1"/>
     <col min="14" max="14" width="42.7265625" style="2" customWidth="1"/>
     <col min="15" max="16" width="34.54296875" style="2" customWidth="1"/>
     <col min="17" max="17" width="19.54296875" style="2" customWidth="1"/>
     <col min="18" max="18" width="7.81640625" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="33.7265625" style="2" customWidth="1"/>
     <col min="20" max="20" width="40.1796875" style="2" customWidth="1"/>
     <col min="21" max="21" width="37.81640625" style="2" customWidth="1"/>
     <col min="22" max="22" width="17.453125" style="2" customWidth="1"/>
     <col min="23" max="23" width="23.26953125" style="2" customWidth="1"/>
     <col min="24" max="24" width="24.453125" style="2" customWidth="1"/>