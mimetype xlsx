--- v0 (2026-02-06)
+++ v1 (2026-05-31)
@@ -1,147 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\JFCAMPOS\Desktop\Documentos publicar\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Yaksa\10021gmi\2026\TRD\10021.235 SISTEMA_INTEGRADO_PLANEACION_GESTION\14. GESTION_DOCUMENTAL\17. FORMATOS\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="28920" windowHeight="12705" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28740" windowHeight="7800"/>
   </bookViews>
   <sheets>
-    <sheet name="Identificar_Cajas" sheetId="1" r:id="rId1"/>
+    <sheet name="IMPRIMIR 2 88" sheetId="9" r:id="rId1"/>
     <sheet name="Instrucciones" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="N46" i="9" l="1"/>
+  <c r="D46" i="9"/>
+  <c r="N37" i="9"/>
+  <c r="D37" i="9"/>
+  <c r="D28" i="9"/>
+  <c r="N19" i="9"/>
+  <c r="D19" i="9"/>
+  <c r="N10" i="9"/>
+  <c r="N1" i="9"/>
+  <c r="D10" i="9"/>
+  <c r="N28" i="9" s="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="37">
   <si>
     <t>OFICINA PRODUCTORA:</t>
-  </si>
-[...7 lines deleted...]
-    <t>CODIGO:</t>
   </si>
   <si>
     <t>FOLIOS</t>
   </si>
   <si>
-    <t>NO. CARPETAS</t>
-[...4 lines deleted...]
-  <si>
     <t>NOMBRE DEL EXPEDIENTE</t>
-  </si>
-[...1 lines deleted...]
-    <t>FECHA FINAL</t>
   </si>
   <si>
     <t>CAJA AG</t>
   </si>
   <si>
     <t>CAJA AC</t>
   </si>
   <si>
     <t>CARPETA</t>
   </si>
   <si>
-    <t>CAJA AG:</t>
-[...1 lines deleted...]
-  <si>
     <t>FECHA INICIAL:</t>
   </si>
   <si>
-    <t>NOMBRE DEL EXPEDIENTE:</t>
-[...4 lines deleted...]
-  <si>
     <t>FECHA FINAL:</t>
-  </si>
-[...7 lines deleted...]
-    <t>NO. CARPETAS:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Fecha en que termina el asunto (último documento) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>DD</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (día en 2 dígitos) </t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -317,97 +298,157 @@
   </si>
   <si>
     <t>Escribir el nombre completo y sin abreviaturas de la Serie o Subserie Documental a la que pertenece la documentación</t>
   </si>
   <si>
     <t>Escribir el código completo de la oficina que produce la documentación, serie y subserie.</t>
   </si>
   <si>
     <t>CÓDIGO:</t>
   </si>
   <si>
     <t>Escribir el nombre completo y sin abreviaturas de la Dependencia que produce la documentación</t>
   </si>
   <si>
     <t>INSTRUCCIONES IDENTIFICACIÓN DE CARPETAS</t>
   </si>
   <si>
     <t>SERIE Y SUBSERIE:</t>
   </si>
   <si>
     <t>Asignar el número consecutivo de la caja de acuerdo con su ubicación en el Archivo de Gestión</t>
   </si>
   <si>
     <t>Asignar el número consecutivo de la caja de acuerdo con su ubicación en el Archivo Central</t>
   </si>
+  <si>
+    <t>XXXXX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oficina
+ Productora </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Serie: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sub serie: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Código: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nombre del expediente: </t>
+  </si>
+  <si>
+    <t>Folios:</t>
+  </si>
+  <si>
+    <t>No. Carpetas:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fecha inicial: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fecha final: </t>
+  </si>
+  <si>
+    <t>Caja AG:</t>
+  </si>
+  <si>
+    <t>Caja AC:</t>
+  </si>
+  <si>
+    <t>Carpeta:</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Helvetica"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <name val="Helvetica"/>
+    </font>
+    <font>
+      <sz val="13"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Helvetica"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="13"/>
+      <name val="Helvetica"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -556,202 +597,278 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 4" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>66988</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>22412</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1116106</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>517297</xdr:rowOff>
     </xdr:to>
@@ -780,527 +897,802 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="66988" y="22412"/>
           <a:ext cx="1049118" cy="494885"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>22164</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>35189</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143248" cy="476167"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Imagen 3">
+        <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C14EC558-1E57-4E4D-BFB0-6832AB6280C0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7227546" y="35189"/>
+          <a:off x="8099364" y="35189"/>
           <a:ext cx="1143248" cy="476167"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>55782</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>22412</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1049118" cy="494885"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Imagen 4">
+        <xdr:cNvPr id="4" name="Imagen 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2A8D543-FC40-4054-AEE4-6D5C3221E6DE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="55782" y="3137647"/>
+          <a:off x="55782" y="3775262"/>
           <a:ext cx="1049118" cy="494885"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>22164</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>35189</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143248" cy="476167"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Imagen 5">
+        <xdr:cNvPr id="5" name="Imagen 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0D94A9B-C245-41C8-A019-93288644CF33}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7227546" y="3150424"/>
+          <a:off x="8099364" y="3788039"/>
           <a:ext cx="1143248" cy="476167"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>78194</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>22412</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1049118" cy="494885"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Imagen 6">
+        <xdr:cNvPr id="6" name="Imagen 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F64D00D-919F-4995-8697-169671225CC8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="78194" y="6252883"/>
+          <a:off x="78194" y="7461437"/>
           <a:ext cx="1049118" cy="494885"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>22164</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>35189</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143248" cy="476167"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Imagen 7">
+        <xdr:cNvPr id="7" name="Imagen 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB831AEA-727A-40A5-ACD2-41780BAB5481}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7227546" y="6265660"/>
+          <a:off x="8099364" y="7474214"/>
           <a:ext cx="1143248" cy="476167"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>78194</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>22412</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1049118" cy="494885"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Imagen 8">
+        <xdr:cNvPr id="8" name="Imagen 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3C54631-5087-4247-8573-2D8CF2A8965B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="78194" y="9368118"/>
+          <a:off x="78194" y="11214287"/>
           <a:ext cx="1049118" cy="494885"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>22164</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>35189</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143248" cy="476167"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Imagen 9">
+        <xdr:cNvPr id="9" name="Imagen 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3BE75B4-87F3-4722-8DFE-073DEECBCC34}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7227546" y="9380895"/>
+          <a:off x="8099364" y="11227064"/>
           <a:ext cx="1143248" cy="476167"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>78194</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>22412</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1049118" cy="494885"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Imagen 10">
+        <xdr:cNvPr id="10" name="Imagen 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4D5F91C-09ED-46B3-BB0E-AFC3676E7D9C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="78194" y="12483353"/>
+          <a:off x="78194" y="14967137"/>
           <a:ext cx="1049118" cy="494885"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>33370</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>35189</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143248" cy="476167"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Imagen 11">
+        <xdr:cNvPr id="11" name="Imagen 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBEF4CFA-DD6E-48EB-B9F6-F7E058941D05}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7238752" y="12496130"/>
+          <a:off x="8110570" y="14979914"/>
           <a:ext cx="1143248" cy="476167"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>78194</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>22412</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1049118" cy="494885"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Imagen 12">
+        <xdr:cNvPr id="12" name="Imagen 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02C2D26A-6159-4FB5-91B0-7EEF46F4E4F1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="78194" y="15598588"/>
+          <a:off x="78194" y="18719987"/>
           <a:ext cx="1049118" cy="494885"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>33370</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>35189</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143248" cy="476167"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Imagen 13">
+        <xdr:cNvPr id="13" name="Imagen 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{848568C9-A5DB-4A5B-93B3-452851792E33}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7238752" y="15611365"/>
+          <a:off x="8110570" y="18732764"/>
           <a:ext cx="1143248" cy="476167"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>66988</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>22412</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1116106</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>517297</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Imagen 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E312DF1C-867D-4AEE-9367-DCAEC8E58691}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="66988" y="22412"/>
+          <a:ext cx="1049118" cy="494885"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>22164</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>35189</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143248" cy="476167"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Imagen 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C14EC558-1E57-4E4D-BFB0-6832AB6280C0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8099364" y="35189"/>
+          <a:ext cx="1143248" cy="476167"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>55782</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>22412</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1049118" cy="494885"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Imagen 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2A8D543-FC40-4054-AEE4-6D5C3221E6DE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="55782" y="3775262"/>
+          <a:ext cx="1049118" cy="494885"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>22164</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>35189</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143248" cy="476167"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Imagen 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0D94A9B-C245-41C8-A019-93288644CF33}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8099364" y="3788039"/>
+          <a:ext cx="1143248" cy="476167"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>78194</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>22412</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1049118" cy="494885"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Imagen 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F64D00D-919F-4995-8697-169671225CC8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="78194" y="7461437"/>
+          <a:ext cx="1049118" cy="494885"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>78194</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>22412</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1049118" cy="494885"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Imagen 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F64D00D-919F-4995-8697-169671225CC8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8155394" y="7461437"/>
+          <a:ext cx="1049118" cy="494885"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -8800,2210 +9192,2257 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T54"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="85" workbookViewId="0">
-      <selection activeCell="B47" sqref="B47:I47"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" zoomScalePageLayoutView="85" workbookViewId="0">
+      <selection activeCell="L51" sqref="L51:S52"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1"/>
   <cols>
-    <col min="1" max="1" width="17.75" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="21" max="16384" width="11.375" hidden="1"/>
+    <col min="1" max="1" width="17.75" style="8" customWidth="1"/>
+    <col min="2" max="2" width="14.625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="6.75" style="8" customWidth="1"/>
+    <col min="4" max="4" width="11.375" style="8" customWidth="1"/>
+    <col min="5" max="5" width="6.75" style="8" customWidth="1"/>
+    <col min="6" max="6" width="17" style="8" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.75" style="8" customWidth="1"/>
+    <col min="8" max="8" width="11.375" style="8" customWidth="1"/>
+    <col min="9" max="9" width="6.75" style="8" customWidth="1"/>
+    <col min="10" max="10" width="6.875" style="8" customWidth="1"/>
+    <col min="11" max="11" width="17.625" style="8" customWidth="1"/>
+    <col min="12" max="12" width="14.625" style="8" customWidth="1"/>
+    <col min="13" max="13" width="6.75" style="8" customWidth="1"/>
+    <col min="14" max="14" width="11.375" style="8" customWidth="1"/>
+    <col min="15" max="15" width="6.75" style="8" customWidth="1"/>
+    <col min="16" max="16" width="17" style="8" customWidth="1"/>
+    <col min="17" max="17" width="6.75" style="8" customWidth="1"/>
+    <col min="18" max="18" width="11.375" style="8" customWidth="1"/>
+    <col min="19" max="19" width="6.75" style="8" customWidth="1"/>
+    <col min="20" max="20" width="11.375" style="8" customWidth="1"/>
+    <col min="21" max="16384" width="11.375" style="8" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="45.95" customHeight="1">
-      <c r="A1" s="10"/>
-[...20 lines deleted...]
-      <c r="S1" s="13"/>
+      <c r="A1" s="7"/>
+      <c r="B1" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" s="23"/>
+      <c r="D1" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="25"/>
+      <c r="K1" s="7"/>
+      <c r="L1" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" s="23"/>
+      <c r="N1" s="48" t="str">
+        <f>D1</f>
+        <v>XXXXX</v>
+      </c>
+      <c r="O1" s="24"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+      <c r="S1" s="25"/>
     </row>
     <row r="2" spans="1:19" ht="33" customHeight="1">
-      <c r="A2" s="14" t="s">
-[...20 lines deleted...]
-      <c r="S2" s="15"/>
+      <c r="A2" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="21"/>
+      <c r="K2" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="21"/>
     </row>
     <row r="3" spans="1:19" ht="33" customHeight="1">
-      <c r="A3" s="14" t="s">
-[...20 lines deleted...]
-      <c r="S3" s="15"/>
+      <c r="A3" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="20"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="21"/>
+      <c r="K3" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="20"/>
+      <c r="M3" s="20"/>
+      <c r="N3" s="20"/>
+      <c r="O3" s="20"/>
+      <c r="P3" s="20"/>
+      <c r="Q3" s="20"/>
+      <c r="R3" s="20"/>
+      <c r="S3" s="21"/>
     </row>
     <row r="4" spans="1:19" ht="33" customHeight="1">
-      <c r="A4" s="14" t="s">
-[...32 lines deleted...]
-      <c r="S4" s="16"/>
+      <c r="A4" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" s="11"/>
+      <c r="F4" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="12"/>
+      <c r="K4" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="L4" s="20"/>
+      <c r="M4" s="20"/>
+      <c r="N4" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="O4" s="11"/>
+      <c r="P4" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="S4" s="12"/>
     </row>
     <row r="5" spans="1:19" ht="54.95" customHeight="1">
-      <c r="A5" s="17" t="s">
-[...20 lines deleted...]
-      <c r="S5" s="18"/>
+      <c r="A5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="27"/>
+      <c r="K5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="L5" s="26"/>
+      <c r="M5" s="26"/>
+      <c r="N5" s="26"/>
+      <c r="O5" s="26"/>
+      <c r="P5" s="26"/>
+      <c r="Q5" s="26"/>
+      <c r="R5" s="26"/>
+      <c r="S5" s="27"/>
     </row>
     <row r="6" spans="1:19" ht="33" customHeight="1">
-      <c r="A6" s="14" t="s">
-[...24 lines deleted...]
-      <c r="S6" s="19"/>
+      <c r="A6" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="28"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="20"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="33"/>
+      <c r="K6" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="L6" s="28"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="30"/>
+      <c r="O6" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="P6" s="20"/>
+      <c r="Q6" s="31"/>
+      <c r="R6" s="32"/>
+      <c r="S6" s="33"/>
     </row>
     <row r="7" spans="1:19" ht="33" customHeight="1" thickBot="1">
-      <c r="A7" s="20" t="s">
-[...28 lines deleted...]
-      <c r="S7" s="24"/>
+      <c r="A7" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="34"/>
+      <c r="C7" s="34"/>
+      <c r="D7" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="35"/>
+      <c r="F7" s="35"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="I7" s="17"/>
+      <c r="K7" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="L7" s="34"/>
+      <c r="M7" s="34"/>
+      <c r="N7" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="O7" s="35"/>
+      <c r="P7" s="35"/>
+      <c r="Q7" s="35"/>
+      <c r="R7" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="S7" s="17"/>
     </row>
     <row r="8" spans="1:19" ht="15" customHeight="1">
-      <c r="A8" s="2"/>
-[...17 lines deleted...]
-      <c r="S8" s="2"/>
+      <c r="A8" s="16"/>
+      <c r="B8" s="16"/>
+      <c r="C8" s="16"/>
+      <c r="D8" s="16"/>
+      <c r="E8" s="16"/>
+      <c r="F8" s="16"/>
+      <c r="G8" s="16"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="16"/>
+      <c r="L8" s="16"/>
+      <c r="M8" s="16"/>
+      <c r="N8" s="16"/>
+      <c r="O8" s="16"/>
+      <c r="P8" s="16"/>
+      <c r="Q8" s="16"/>
+      <c r="R8" s="16"/>
+      <c r="S8" s="16"/>
     </row>
     <row r="9" spans="1:19" ht="15" customHeight="1" thickBot="1">
-      <c r="A9" s="2"/>
-[...17 lines deleted...]
-      <c r="S9" s="2"/>
+      <c r="A9" s="16"/>
+      <c r="B9" s="16"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="16"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="16"/>
+      <c r="N9" s="16"/>
+      <c r="O9" s="16"/>
+      <c r="P9" s="16"/>
+      <c r="Q9" s="16"/>
+      <c r="R9" s="16"/>
+      <c r="S9" s="16"/>
     </row>
     <row r="10" spans="1:19" ht="45.95" customHeight="1">
-      <c r="A10" s="10"/>
-[...20 lines deleted...]
-      <c r="S10" s="13"/>
+      <c r="A10" s="7"/>
+      <c r="B10" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="23"/>
+      <c r="D10" s="48" t="str">
+        <f>D1</f>
+        <v>XXXXX</v>
+      </c>
+      <c r="E10" s="24"/>
+      <c r="F10" s="24"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="25"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" s="23"/>
+      <c r="N10" s="48" t="str">
+        <f>D1</f>
+        <v>XXXXX</v>
+      </c>
+      <c r="O10" s="24"/>
+      <c r="P10" s="24"/>
+      <c r="Q10" s="24"/>
+      <c r="R10" s="24"/>
+      <c r="S10" s="25"/>
     </row>
     <row r="11" spans="1:19" ht="33" customHeight="1">
-      <c r="A11" s="14" t="s">
-[...20 lines deleted...]
-      <c r="S11" s="15"/>
+      <c r="A11" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="21"/>
+      <c r="K11" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L11" s="20"/>
+      <c r="M11" s="20"/>
+      <c r="N11" s="20"/>
+      <c r="O11" s="20"/>
+      <c r="P11" s="20"/>
+      <c r="Q11" s="20"/>
+      <c r="R11" s="20"/>
+      <c r="S11" s="21"/>
     </row>
     <row r="12" spans="1:19" ht="33" customHeight="1">
-      <c r="A12" s="14" t="s">
-[...20 lines deleted...]
-      <c r="S12" s="15"/>
+      <c r="A12" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="20"/>
+      <c r="I12" s="21"/>
+      <c r="K12" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="L12" s="20"/>
+      <c r="M12" s="20"/>
+      <c r="N12" s="20"/>
+      <c r="O12" s="20"/>
+      <c r="P12" s="20"/>
+      <c r="Q12" s="20"/>
+      <c r="R12" s="20"/>
+      <c r="S12" s="21"/>
     </row>
     <row r="13" spans="1:19" ht="28.35" customHeight="1">
-      <c r="A13" s="14" t="s">
-[...32 lines deleted...]
-      <c r="S13" s="16"/>
+      <c r="A13" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" s="11"/>
+      <c r="F13" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="G13" s="19"/>
+      <c r="H13" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="I13" s="12"/>
+      <c r="K13" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="L13" s="20"/>
+      <c r="M13" s="20"/>
+      <c r="N13" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="O13" s="11"/>
+      <c r="P13" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q13" s="19"/>
+      <c r="R13" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="S13" s="12"/>
     </row>
     <row r="14" spans="1:19" ht="54.95" customHeight="1">
-      <c r="A14" s="17" t="s">
-[...20 lines deleted...]
-      <c r="S14" s="18"/>
+      <c r="A14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="26"/>
+      <c r="C14" s="26"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="26"/>
+      <c r="F14" s="26"/>
+      <c r="G14" s="26"/>
+      <c r="H14" s="26"/>
+      <c r="I14" s="27"/>
+      <c r="K14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="L14" s="26"/>
+      <c r="M14" s="26"/>
+      <c r="N14" s="26"/>
+      <c r="O14" s="26"/>
+      <c r="P14" s="26"/>
+      <c r="Q14" s="26"/>
+      <c r="R14" s="26"/>
+      <c r="S14" s="27"/>
     </row>
     <row r="15" spans="1:19" ht="33" customHeight="1">
-      <c r="A15" s="14" t="s">
-[...24 lines deleted...]
-      <c r="S15" s="19"/>
+      <c r="A15" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="28"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="F15" s="20"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="33"/>
+      <c r="K15" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="L15" s="28"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="30"/>
+      <c r="O15" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="P15" s="20"/>
+      <c r="Q15" s="31"/>
+      <c r="R15" s="32"/>
+      <c r="S15" s="33"/>
     </row>
     <row r="16" spans="1:19" ht="33" customHeight="1" thickBot="1">
-      <c r="A16" s="20" t="s">
-[...28 lines deleted...]
-      <c r="S16" s="24"/>
+      <c r="A16" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="34"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" s="35"/>
+      <c r="F16" s="35"/>
+      <c r="G16" s="35"/>
+      <c r="H16" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="I16" s="17"/>
+      <c r="K16" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="L16" s="34"/>
+      <c r="M16" s="34"/>
+      <c r="N16" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="O16" s="35"/>
+      <c r="P16" s="35"/>
+      <c r="Q16" s="35"/>
+      <c r="R16" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="S16" s="17"/>
     </row>
     <row r="17" spans="1:19" ht="15" customHeight="1">
-      <c r="A17" s="2"/>
-[...17 lines deleted...]
-      <c r="S17" s="2"/>
+      <c r="A17" s="16"/>
+      <c r="B17" s="16"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="16"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="16"/>
+      <c r="H17" s="16"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="16"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="16"/>
+      <c r="N17" s="16"/>
+      <c r="O17" s="16"/>
+      <c r="P17" s="16"/>
+      <c r="Q17" s="16"/>
+      <c r="R17" s="16"/>
+      <c r="S17" s="16"/>
     </row>
     <row r="18" spans="1:19" ht="15" customHeight="1" thickBot="1">
-      <c r="A18" s="2"/>
-[...17 lines deleted...]
-      <c r="S18" s="2"/>
+      <c r="A18" s="16"/>
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="16"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="16"/>
+      <c r="M18" s="16"/>
+      <c r="N18" s="16"/>
+      <c r="O18" s="16"/>
+      <c r="P18" s="16"/>
+      <c r="Q18" s="16"/>
+      <c r="R18" s="16"/>
+      <c r="S18" s="16"/>
     </row>
     <row r="19" spans="1:19" ht="45.95" customHeight="1">
-      <c r="A19" s="10"/>
-[...20 lines deleted...]
-      <c r="S19" s="13"/>
+      <c r="A19" s="7"/>
+      <c r="B19" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="23"/>
+      <c r="D19" s="48" t="str">
+        <f>D1</f>
+        <v>XXXXX</v>
+      </c>
+      <c r="E19" s="24"/>
+      <c r="F19" s="24"/>
+      <c r="G19" s="24"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="25"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="M19" s="23"/>
+      <c r="N19" s="48" t="str">
+        <f>D1</f>
+        <v>XXXXX</v>
+      </c>
+      <c r="O19" s="24"/>
+      <c r="P19" s="24"/>
+      <c r="Q19" s="24"/>
+      <c r="R19" s="24"/>
+      <c r="S19" s="25"/>
     </row>
     <row r="20" spans="1:19" ht="33" customHeight="1">
-      <c r="A20" s="14" t="s">
-[...20 lines deleted...]
-      <c r="S20" s="15"/>
+      <c r="A20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="20"/>
+      <c r="F20" s="20"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="20"/>
+      <c r="I20" s="21"/>
+      <c r="K20" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L20" s="20"/>
+      <c r="M20" s="20"/>
+      <c r="N20" s="20"/>
+      <c r="O20" s="20"/>
+      <c r="P20" s="20"/>
+      <c r="Q20" s="20"/>
+      <c r="R20" s="20"/>
+      <c r="S20" s="21"/>
     </row>
     <row r="21" spans="1:19" ht="33" customHeight="1">
-      <c r="A21" s="14" t="s">
-[...20 lines deleted...]
-      <c r="S21" s="15"/>
+      <c r="A21" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="20"/>
+      <c r="I21" s="21"/>
+      <c r="K21" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="L21" s="20"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="20"/>
+      <c r="P21" s="20"/>
+      <c r="Q21" s="20"/>
+      <c r="R21" s="20"/>
+      <c r="S21" s="21"/>
     </row>
     <row r="22" spans="1:19" ht="33" customHeight="1">
-      <c r="A22" s="14" t="s">
-[...32 lines deleted...]
-      <c r="S22" s="16"/>
+      <c r="A22" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="20"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="11"/>
+      <c r="F22" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="I22" s="12"/>
+      <c r="K22" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="L22" s="20"/>
+      <c r="M22" s="20"/>
+      <c r="N22" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="O22" s="11"/>
+      <c r="P22" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q22" s="19"/>
+      <c r="R22" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="S22" s="12"/>
     </row>
     <row r="23" spans="1:19" ht="54.95" customHeight="1">
-      <c r="A23" s="17" t="s">
-[...20 lines deleted...]
-      <c r="S23" s="18"/>
+      <c r="A23" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="26"/>
+      <c r="C23" s="26"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="26"/>
+      <c r="G23" s="26"/>
+      <c r="H23" s="26"/>
+      <c r="I23" s="27"/>
+      <c r="K23" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="L23" s="26"/>
+      <c r="M23" s="26"/>
+      <c r="N23" s="26"/>
+      <c r="O23" s="26"/>
+      <c r="P23" s="26"/>
+      <c r="Q23" s="26"/>
+      <c r="R23" s="26"/>
+      <c r="S23" s="27"/>
     </row>
     <row r="24" spans="1:19" ht="33" customHeight="1">
-      <c r="A24" s="14" t="s">
-[...24 lines deleted...]
-      <c r="S24" s="19"/>
+      <c r="A24" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="28"/>
+      <c r="C24" s="29"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="F24" s="20"/>
+      <c r="G24" s="31"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="33"/>
+      <c r="K24" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="L24" s="28"/>
+      <c r="M24" s="29"/>
+      <c r="N24" s="30"/>
+      <c r="O24" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="P24" s="20"/>
+      <c r="Q24" s="31"/>
+      <c r="R24" s="32"/>
+      <c r="S24" s="33"/>
     </row>
     <row r="25" spans="1:19" ht="33" customHeight="1" thickBot="1">
-      <c r="A25" s="20" t="s">
-[...28 lines deleted...]
-      <c r="S25" s="24"/>
+      <c r="A25" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="34"/>
+      <c r="C25" s="34"/>
+      <c r="D25" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E25" s="35"/>
+      <c r="F25" s="35"/>
+      <c r="G25" s="35"/>
+      <c r="H25" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="I25" s="17"/>
+      <c r="K25" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="L25" s="34"/>
+      <c r="M25" s="34"/>
+      <c r="N25" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="O25" s="35"/>
+      <c r="P25" s="35"/>
+      <c r="Q25" s="35"/>
+      <c r="R25" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="S25" s="17"/>
     </row>
     <row r="26" spans="1:19" ht="15" customHeight="1">
-      <c r="A26" s="2"/>
-[...17 lines deleted...]
-      <c r="S26" s="2"/>
+      <c r="A26" s="16"/>
+      <c r="B26" s="16"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="16"/>
+      <c r="H26" s="16"/>
+      <c r="I26" s="16"/>
+      <c r="J26" s="16"/>
+      <c r="K26" s="16"/>
+      <c r="L26" s="16"/>
+      <c r="M26" s="16"/>
+      <c r="N26" s="16"/>
+      <c r="O26" s="16"/>
+      <c r="P26" s="16"/>
+      <c r="Q26" s="16"/>
+      <c r="R26" s="16"/>
+      <c r="S26" s="16"/>
     </row>
     <row r="27" spans="1:19" ht="15" customHeight="1" thickBot="1">
-      <c r="A27" s="2"/>
-[...17 lines deleted...]
-      <c r="S27" s="2"/>
+      <c r="A27" s="16"/>
+      <c r="B27" s="16"/>
+      <c r="C27" s="16"/>
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="16"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="16"/>
+      <c r="J27" s="16"/>
+      <c r="K27" s="16"/>
+      <c r="L27" s="16"/>
+      <c r="M27" s="16"/>
+      <c r="N27" s="16"/>
+      <c r="O27" s="16"/>
+      <c r="P27" s="16"/>
+      <c r="Q27" s="16"/>
+      <c r="R27" s="16"/>
+      <c r="S27" s="16"/>
     </row>
     <row r="28" spans="1:19" ht="45.95" customHeight="1">
-      <c r="A28" s="10"/>
-[...20 lines deleted...]
-      <c r="S28" s="13"/>
+      <c r="A28" s="7"/>
+      <c r="B28" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="23"/>
+      <c r="D28" s="48" t="str">
+        <f>D1</f>
+        <v>XXXXX</v>
+      </c>
+      <c r="E28" s="24"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="24"/>
+      <c r="I28" s="25"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="M28" s="23"/>
+      <c r="N28" s="48" t="str">
+        <f>D10</f>
+        <v>XXXXX</v>
+      </c>
+      <c r="O28" s="24"/>
+      <c r="P28" s="24"/>
+      <c r="Q28" s="24"/>
+      <c r="R28" s="24"/>
+      <c r="S28" s="25"/>
     </row>
     <row r="29" spans="1:19" ht="33" customHeight="1">
-      <c r="A29" s="14" t="s">
-[...20 lines deleted...]
-      <c r="S29" s="15"/>
+      <c r="A29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="20"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="20"/>
+      <c r="I29" s="21"/>
+      <c r="K29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="20"/>
+      <c r="M29" s="20"/>
+      <c r="N29" s="20"/>
+      <c r="O29" s="20"/>
+      <c r="P29" s="20"/>
+      <c r="Q29" s="20"/>
+      <c r="R29" s="20"/>
+      <c r="S29" s="21"/>
     </row>
     <row r="30" spans="1:19" ht="33" customHeight="1">
-      <c r="A30" s="14" t="s">
-[...20 lines deleted...]
-      <c r="S30" s="15"/>
+      <c r="A30" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="20"/>
+      <c r="I30" s="21"/>
+      <c r="K30" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="L30" s="20"/>
+      <c r="M30" s="20"/>
+      <c r="N30" s="20"/>
+      <c r="O30" s="20"/>
+      <c r="P30" s="20"/>
+      <c r="Q30" s="20"/>
+      <c r="R30" s="20"/>
+      <c r="S30" s="21"/>
     </row>
     <row r="31" spans="1:19" ht="33" customHeight="1">
-      <c r="A31" s="14" t="s">
-[...32 lines deleted...]
-      <c r="S31" s="16"/>
+      <c r="A31" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="20"/>
+      <c r="C31" s="20"/>
+      <c r="D31" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E31" s="11"/>
+      <c r="F31" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="G31" s="19"/>
+      <c r="H31" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="I31" s="12"/>
+      <c r="K31" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="L31" s="20"/>
+      <c r="M31" s="20"/>
+      <c r="N31" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="O31" s="11"/>
+      <c r="P31" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q31" s="19"/>
+      <c r="R31" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="S31" s="12"/>
     </row>
     <row r="32" spans="1:19" ht="54.95" customHeight="1">
-      <c r="A32" s="17" t="s">
-[...20 lines deleted...]
-      <c r="S32" s="18"/>
+      <c r="A32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B32" s="26"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="27"/>
+      <c r="K32" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="26"/>
+      <c r="O32" s="26"/>
+      <c r="P32" s="26"/>
+      <c r="Q32" s="26"/>
+      <c r="R32" s="26"/>
+      <c r="S32" s="27"/>
     </row>
     <row r="33" spans="1:19" ht="33" customHeight="1">
-      <c r="A33" s="14" t="s">
-[...24 lines deleted...]
-      <c r="S33" s="19"/>
+      <c r="A33" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" s="28"/>
+      <c r="C33" s="29"/>
+      <c r="D33" s="30"/>
+      <c r="E33" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="F33" s="20"/>
+      <c r="G33" s="31"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="33"/>
+      <c r="K33" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="L33" s="28"/>
+      <c r="M33" s="29"/>
+      <c r="N33" s="30"/>
+      <c r="O33" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="P33" s="20"/>
+      <c r="Q33" s="31"/>
+      <c r="R33" s="32"/>
+      <c r="S33" s="33"/>
     </row>
     <row r="34" spans="1:19" ht="33" customHeight="1" thickBot="1">
-      <c r="A34" s="20" t="s">
-[...28 lines deleted...]
-      <c r="S34" s="24"/>
+      <c r="A34" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E34" s="35"/>
+      <c r="F34" s="35"/>
+      <c r="G34" s="35"/>
+      <c r="H34" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="I34" s="17"/>
+      <c r="K34" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="L34" s="34"/>
+      <c r="M34" s="34"/>
+      <c r="N34" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="O34" s="35"/>
+      <c r="P34" s="35"/>
+      <c r="Q34" s="35"/>
+      <c r="R34" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="S34" s="17"/>
     </row>
     <row r="35" spans="1:19" ht="15" customHeight="1">
-      <c r="A35" s="2"/>
-[...17 lines deleted...]
-      <c r="S35" s="2"/>
+      <c r="A35" s="16"/>
+      <c r="B35" s="16"/>
+      <c r="C35" s="16"/>
+      <c r="D35" s="16"/>
+      <c r="E35" s="16"/>
+      <c r="F35" s="16"/>
+      <c r="G35" s="16"/>
+      <c r="H35" s="16"/>
+      <c r="I35" s="16"/>
+      <c r="J35" s="16"/>
+      <c r="K35" s="16"/>
+      <c r="L35" s="16"/>
+      <c r="M35" s="16"/>
+      <c r="N35" s="16"/>
+      <c r="O35" s="16"/>
+      <c r="P35" s="16"/>
+      <c r="Q35" s="16"/>
+      <c r="R35" s="16"/>
+      <c r="S35" s="16"/>
     </row>
     <row r="36" spans="1:19" ht="15.2" customHeight="1" thickBot="1">
-      <c r="A36" s="2"/>
-[...17 lines deleted...]
-      <c r="S36" s="2"/>
+      <c r="A36" s="16"/>
+      <c r="B36" s="16"/>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="16"/>
+      <c r="F36" s="16"/>
+      <c r="G36" s="16"/>
+      <c r="H36" s="16"/>
+      <c r="I36" s="16"/>
+      <c r="J36" s="16"/>
+      <c r="K36" s="16"/>
+      <c r="L36" s="16"/>
+      <c r="M36" s="16"/>
+      <c r="N36" s="16"/>
+      <c r="O36" s="16"/>
+      <c r="P36" s="16"/>
+      <c r="Q36" s="16"/>
+      <c r="R36" s="16"/>
+      <c r="S36" s="16"/>
     </row>
     <row r="37" spans="1:19" ht="45.95" customHeight="1">
-      <c r="A37" s="10"/>
-[...20 lines deleted...]
-      <c r="S37" s="13"/>
+      <c r="A37" s="7"/>
+      <c r="B37" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="C37" s="23"/>
+      <c r="D37" s="48" t="str">
+        <f>D1</f>
+        <v>XXXXX</v>
+      </c>
+      <c r="E37" s="24"/>
+      <c r="F37" s="24"/>
+      <c r="G37" s="24"/>
+      <c r="H37" s="24"/>
+      <c r="I37" s="25"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="M37" s="23"/>
+      <c r="N37" s="48" t="str">
+        <f>D1</f>
+        <v>XXXXX</v>
+      </c>
+      <c r="O37" s="24"/>
+      <c r="P37" s="24"/>
+      <c r="Q37" s="24"/>
+      <c r="R37" s="24"/>
+      <c r="S37" s="25"/>
     </row>
     <row r="38" spans="1:19" ht="33" customHeight="1">
-      <c r="A38" s="14" t="s">
-[...20 lines deleted...]
-      <c r="S38" s="15"/>
+      <c r="A38" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="20"/>
+      <c r="C38" s="20"/>
+      <c r="D38" s="20"/>
+      <c r="E38" s="20"/>
+      <c r="F38" s="20"/>
+      <c r="G38" s="20"/>
+      <c r="H38" s="20"/>
+      <c r="I38" s="21"/>
+      <c r="K38" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L38" s="20"/>
+      <c r="M38" s="20"/>
+      <c r="N38" s="20"/>
+      <c r="O38" s="20"/>
+      <c r="P38" s="20"/>
+      <c r="Q38" s="20"/>
+      <c r="R38" s="20"/>
+      <c r="S38" s="21"/>
     </row>
     <row r="39" spans="1:19" ht="33" customHeight="1">
-      <c r="A39" s="14" t="s">
-[...20 lines deleted...]
-      <c r="S39" s="15"/>
+      <c r="A39" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B39" s="20"/>
+      <c r="C39" s="20"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="20"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="20"/>
+      <c r="I39" s="21"/>
+      <c r="K39" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="L39" s="20"/>
+      <c r="M39" s="20"/>
+      <c r="N39" s="20"/>
+      <c r="O39" s="20"/>
+      <c r="P39" s="20"/>
+      <c r="Q39" s="20"/>
+      <c r="R39" s="20"/>
+      <c r="S39" s="21"/>
     </row>
     <row r="40" spans="1:19" ht="33" customHeight="1">
-      <c r="A40" s="14" t="s">
-[...32 lines deleted...]
-      <c r="S40" s="16"/>
+      <c r="A40" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="20"/>
+      <c r="C40" s="20"/>
+      <c r="D40" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E40" s="11"/>
+      <c r="F40" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="G40" s="19"/>
+      <c r="H40" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="I40" s="12"/>
+      <c r="K40" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="L40" s="20"/>
+      <c r="M40" s="20"/>
+      <c r="N40" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="O40" s="11"/>
+      <c r="P40" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q40" s="19"/>
+      <c r="R40" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="S40" s="12"/>
     </row>
     <row r="41" spans="1:19" ht="54.95" customHeight="1">
-      <c r="A41" s="17" t="s">
-[...20 lines deleted...]
-      <c r="S41" s="18"/>
+      <c r="A41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="26"/>
+      <c r="C41" s="26"/>
+      <c r="D41" s="26"/>
+      <c r="E41" s="26"/>
+      <c r="F41" s="26"/>
+      <c r="G41" s="26"/>
+      <c r="H41" s="26"/>
+      <c r="I41" s="27"/>
+      <c r="K41" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="L41" s="26"/>
+      <c r="M41" s="26"/>
+      <c r="N41" s="26"/>
+      <c r="O41" s="26"/>
+      <c r="P41" s="26"/>
+      <c r="Q41" s="26"/>
+      <c r="R41" s="26"/>
+      <c r="S41" s="27"/>
     </row>
     <row r="42" spans="1:19" ht="33" customHeight="1">
-      <c r="A42" s="14" t="s">
-[...24 lines deleted...]
-      <c r="S42" s="19"/>
+      <c r="A42" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B42" s="28"/>
+      <c r="C42" s="29"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="F42" s="20"/>
+      <c r="G42" s="31"/>
+      <c r="H42" s="32"/>
+      <c r="I42" s="33"/>
+      <c r="K42" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="L42" s="28"/>
+      <c r="M42" s="29"/>
+      <c r="N42" s="30"/>
+      <c r="O42" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="P42" s="20"/>
+      <c r="Q42" s="31"/>
+      <c r="R42" s="32"/>
+      <c r="S42" s="33"/>
     </row>
     <row r="43" spans="1:19" ht="33" customHeight="1" thickBot="1">
-      <c r="A43" s="20" t="s">
-[...28 lines deleted...]
-      <c r="S43" s="24"/>
+      <c r="A43" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" s="34"/>
+      <c r="C43" s="34"/>
+      <c r="D43" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E43" s="35"/>
+      <c r="F43" s="35"/>
+      <c r="G43" s="35"/>
+      <c r="H43" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="I43" s="17"/>
+      <c r="K43" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="L43" s="34"/>
+      <c r="M43" s="34"/>
+      <c r="N43" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="O43" s="35"/>
+      <c r="P43" s="35"/>
+      <c r="Q43" s="35"/>
+      <c r="R43" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="S43" s="17"/>
     </row>
     <row r="44" spans="1:19" ht="15" customHeight="1">
-      <c r="A44" s="2"/>
-[...17 lines deleted...]
-      <c r="S44" s="2"/>
+      <c r="A44" s="16"/>
+      <c r="B44" s="16"/>
+      <c r="C44" s="16"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="16"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="16"/>
+      <c r="K44" s="16"/>
+      <c r="L44" s="16"/>
+      <c r="M44" s="16"/>
+      <c r="N44" s="16"/>
+      <c r="O44" s="16"/>
+      <c r="P44" s="16"/>
+      <c r="Q44" s="16"/>
+      <c r="R44" s="16"/>
+      <c r="S44" s="16"/>
     </row>
     <row r="45" spans="1:19" ht="15" customHeight="1" thickBot="1">
-      <c r="A45" s="2"/>
-[...17 lines deleted...]
-      <c r="S45" s="2"/>
+      <c r="A45" s="16"/>
+      <c r="B45" s="16"/>
+      <c r="C45" s="16"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="16"/>
+      <c r="F45" s="16"/>
+      <c r="G45" s="16"/>
+      <c r="H45" s="16"/>
+      <c r="I45" s="16"/>
+      <c r="J45" s="16"/>
+      <c r="K45" s="16"/>
+      <c r="L45" s="16"/>
+      <c r="M45" s="16"/>
+      <c r="N45" s="16"/>
+      <c r="O45" s="16"/>
+      <c r="P45" s="16"/>
+      <c r="Q45" s="16"/>
+      <c r="R45" s="16"/>
+      <c r="S45" s="16"/>
     </row>
     <row r="46" spans="1:19" ht="45.95" customHeight="1">
-      <c r="A46" s="10"/>
-[...20 lines deleted...]
-      <c r="S46" s="13"/>
+      <c r="A46" s="7"/>
+      <c r="B46" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="C46" s="23"/>
+      <c r="D46" s="48" t="str">
+        <f>D1</f>
+        <v>XXXXX</v>
+      </c>
+      <c r="E46" s="24"/>
+      <c r="F46" s="24"/>
+      <c r="G46" s="24"/>
+      <c r="H46" s="24"/>
+      <c r="I46" s="25"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="M46" s="23"/>
+      <c r="N46" s="48" t="str">
+        <f>D1</f>
+        <v>XXXXX</v>
+      </c>
+      <c r="O46" s="24"/>
+      <c r="P46" s="24"/>
+      <c r="Q46" s="24"/>
+      <c r="R46" s="24"/>
+      <c r="S46" s="25"/>
     </row>
     <row r="47" spans="1:19" ht="33" customHeight="1">
-      <c r="A47" s="14" t="s">
-[...20 lines deleted...]
-      <c r="S47" s="15"/>
+      <c r="A47" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B47" s="20"/>
+      <c r="C47" s="20"/>
+      <c r="D47" s="20"/>
+      <c r="E47" s="20"/>
+      <c r="F47" s="20"/>
+      <c r="G47" s="20"/>
+      <c r="H47" s="20"/>
+      <c r="I47" s="21"/>
+      <c r="K47" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="L47" s="20"/>
+      <c r="M47" s="20"/>
+      <c r="N47" s="20"/>
+      <c r="O47" s="20"/>
+      <c r="P47" s="20"/>
+      <c r="Q47" s="20"/>
+      <c r="R47" s="20"/>
+      <c r="S47" s="21"/>
     </row>
     <row r="48" spans="1:19" ht="33" customHeight="1">
-      <c r="A48" s="14" t="s">
-[...20 lines deleted...]
-      <c r="S48" s="15"/>
+      <c r="A48" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B48" s="20"/>
+      <c r="C48" s="20"/>
+      <c r="D48" s="20"/>
+      <c r="E48" s="20"/>
+      <c r="F48" s="20"/>
+      <c r="G48" s="20"/>
+      <c r="H48" s="20"/>
+      <c r="I48" s="21"/>
+      <c r="K48" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="L48" s="20"/>
+      <c r="M48" s="20"/>
+      <c r="N48" s="20"/>
+      <c r="O48" s="20"/>
+      <c r="P48" s="20"/>
+      <c r="Q48" s="20"/>
+      <c r="R48" s="20"/>
+      <c r="S48" s="21"/>
     </row>
     <row r="49" spans="1:19" ht="33" customHeight="1">
-      <c r="A49" s="14" t="s">
-[...32 lines deleted...]
-      <c r="S49" s="16"/>
+      <c r="A49" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B49" s="20"/>
+      <c r="C49" s="20"/>
+      <c r="D49" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="E49" s="11"/>
+      <c r="F49" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="G49" s="19"/>
+      <c r="H49" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="I49" s="12"/>
+      <c r="K49" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="L49" s="20"/>
+      <c r="M49" s="20"/>
+      <c r="N49" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="O49" s="11"/>
+      <c r="P49" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q49" s="19"/>
+      <c r="R49" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="S49" s="12"/>
     </row>
     <row r="50" spans="1:19" ht="54.95" customHeight="1">
-      <c r="A50" s="17" t="s">
-[...20 lines deleted...]
-      <c r="S50" s="18"/>
+      <c r="A50" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B50" s="26"/>
+      <c r="C50" s="26"/>
+      <c r="D50" s="26"/>
+      <c r="E50" s="26"/>
+      <c r="F50" s="26"/>
+      <c r="G50" s="26"/>
+      <c r="H50" s="26"/>
+      <c r="I50" s="27"/>
+      <c r="K50" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="L50" s="26"/>
+      <c r="M50" s="26"/>
+      <c r="N50" s="26"/>
+      <c r="O50" s="26"/>
+      <c r="P50" s="26"/>
+      <c r="Q50" s="26"/>
+      <c r="R50" s="26"/>
+      <c r="S50" s="27"/>
     </row>
     <row r="51" spans="1:19" ht="33" customHeight="1">
-      <c r="A51" s="14" t="s">
-[...24 lines deleted...]
-      <c r="S51" s="19"/>
+      <c r="A51" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B51" s="28"/>
+      <c r="C51" s="29"/>
+      <c r="D51" s="30"/>
+      <c r="E51" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="F51" s="20"/>
+      <c r="G51" s="31"/>
+      <c r="H51" s="32"/>
+      <c r="I51" s="33"/>
+      <c r="K51" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="L51" s="28"/>
+      <c r="M51" s="29"/>
+      <c r="N51" s="30"/>
+      <c r="O51" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="P51" s="20"/>
+      <c r="Q51" s="31"/>
+      <c r="R51" s="32"/>
+      <c r="S51" s="33"/>
     </row>
     <row r="52" spans="1:19" ht="33" customHeight="1" thickBot="1">
-      <c r="A52" s="20" t="s">
-[...28 lines deleted...]
-      <c r="S52" s="24"/>
+      <c r="A52" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B52" s="34"/>
+      <c r="C52" s="34"/>
+      <c r="D52" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E52" s="35"/>
+      <c r="F52" s="35"/>
+      <c r="G52" s="35"/>
+      <c r="H52" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="I52" s="17"/>
+      <c r="K52" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="L52" s="34"/>
+      <c r="M52" s="34"/>
+      <c r="N52" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="O52" s="35"/>
+      <c r="P52" s="35"/>
+      <c r="Q52" s="35"/>
+      <c r="R52" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="S52" s="17"/>
     </row>
-    <row r="53" spans="1:19">
-[...18 lines deleted...]
-      <c r="S53" s="2"/>
+    <row r="53" spans="1:19" ht="16.5">
+      <c r="A53" s="16"/>
+      <c r="B53" s="16"/>
+      <c r="C53" s="16"/>
+      <c r="D53" s="16"/>
+      <c r="E53" s="16"/>
+      <c r="F53" s="16"/>
+      <c r="G53" s="16"/>
+      <c r="H53" s="16"/>
+      <c r="I53" s="16"/>
+      <c r="J53" s="16"/>
+      <c r="K53" s="16"/>
+      <c r="L53" s="16"/>
+      <c r="M53" s="16"/>
+      <c r="N53" s="16"/>
+      <c r="O53" s="16"/>
+      <c r="P53" s="16"/>
+      <c r="Q53" s="16"/>
+      <c r="R53" s="16"/>
+      <c r="S53" s="16"/>
     </row>
-    <row r="54" spans="1:19" hidden="1">
-[...18 lines deleted...]
-      <c r="S54" s="2"/>
+    <row r="54" spans="1:19" ht="16.5" hidden="1">
+      <c r="A54" s="16"/>
+      <c r="B54" s="16"/>
+      <c r="C54" s="16"/>
+      <c r="D54" s="16"/>
+      <c r="E54" s="16"/>
+      <c r="F54" s="16"/>
+      <c r="G54" s="16"/>
+      <c r="H54" s="16"/>
+      <c r="I54" s="16"/>
+      <c r="J54" s="16"/>
+      <c r="K54" s="16"/>
+      <c r="L54" s="16"/>
+      <c r="M54" s="16"/>
+      <c r="N54" s="16"/>
+      <c r="O54" s="16"/>
+      <c r="P54" s="16"/>
+      <c r="Q54" s="16"/>
+      <c r="R54" s="16"/>
+      <c r="S54" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="120">
-[...41 lines deleted...]
-    <mergeCell ref="Q15:S15"/>
+  <mergeCells count="132">
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="E52:G52"/>
+    <mergeCell ref="L52:M52"/>
+    <mergeCell ref="O52:Q52"/>
+    <mergeCell ref="B50:I50"/>
+    <mergeCell ref="L50:S50"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="G51:I51"/>
+    <mergeCell ref="L51:N51"/>
+    <mergeCell ref="O51:P51"/>
+    <mergeCell ref="Q51:S51"/>
+    <mergeCell ref="B47:I47"/>
+    <mergeCell ref="L47:S47"/>
+    <mergeCell ref="B48:I48"/>
+    <mergeCell ref="L48:S48"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="L49:M49"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="E43:G43"/>
+    <mergeCell ref="L43:M43"/>
+    <mergeCell ref="O43:Q43"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="D46:I46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="N46:S46"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:I37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:S37"/>
+    <mergeCell ref="B41:I41"/>
+    <mergeCell ref="L41:S41"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="G42:I42"/>
+    <mergeCell ref="L42:N42"/>
+    <mergeCell ref="O42:P42"/>
+    <mergeCell ref="Q42:S42"/>
+    <mergeCell ref="B38:I38"/>
+    <mergeCell ref="L38:S38"/>
+    <mergeCell ref="B39:I39"/>
+    <mergeCell ref="L39:S39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="E34:G34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="O34:Q34"/>
+    <mergeCell ref="B32:I32"/>
+    <mergeCell ref="L32:S32"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="G33:I33"/>
+    <mergeCell ref="L33:N33"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="Q33:S33"/>
+    <mergeCell ref="B29:I29"/>
+    <mergeCell ref="L29:S29"/>
+    <mergeCell ref="B30:I30"/>
+    <mergeCell ref="L30:S30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="O25:Q25"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:I28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="N28:S28"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:I19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:S19"/>
     <mergeCell ref="B23:I23"/>
     <mergeCell ref="L23:S23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="G24:I24"/>
     <mergeCell ref="L24:N24"/>
     <mergeCell ref="O24:P24"/>
     <mergeCell ref="Q24:S24"/>
     <mergeCell ref="B20:I20"/>
     <mergeCell ref="L20:S20"/>
     <mergeCell ref="B21:I21"/>
     <mergeCell ref="L21:S21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="L22:M22"/>
-    <mergeCell ref="B29:I29"/>
-[...62 lines deleted...]
-    <mergeCell ref="Q51:S51"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="O16:Q16"/>
+    <mergeCell ref="B14:I14"/>
+    <mergeCell ref="L14:S14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="L15:N15"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="Q15:S15"/>
+    <mergeCell ref="B12:I12"/>
+    <mergeCell ref="L12:S12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="E7:G7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="O7:Q7"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:I10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:S10"/>
+    <mergeCell ref="B5:I5"/>
+    <mergeCell ref="L5:S5"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="G6:I6"/>
+    <mergeCell ref="L6:N6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="Q6:S6"/>
+    <mergeCell ref="B11:I11"/>
+    <mergeCell ref="L11:S11"/>
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="L2:S2"/>
+    <mergeCell ref="B3:I3"/>
+    <mergeCell ref="L3:S3"/>
+    <mergeCell ref="B1:C1"/>
+    <mergeCell ref="D1:I1"/>
+    <mergeCell ref="L1:M1"/>
+    <mergeCell ref="N1:S1"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="L4:M4"/>
   </mergeCells>
   <pageMargins left="5.5147058823529415E-3" right="1.6544117647058824E-2" top="6.7401960784313722E-2" bottom="0.17" header="0.18" footer="0.17"/>
-  <pageSetup scale="46" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="45" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I59"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L11" sqref="L11"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="15.25" style="26" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="10" style="26"/>
+    <col min="1" max="1" width="15.25" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="10.125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="4.5" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11.125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16.125" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="10" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="40.700000000000003" customHeight="1">
-      <c r="A1" s="40" t="s">
-        <v>31</v>
+      <c r="A1" s="38" t="s">
+        <v>19</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
-      <c r="G1" s="38"/>
+      <c r="G1" s="40"/>
     </row>
-    <row r="2" spans="1:9" s="32" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A2" s="31" t="s">
+    <row r="2" spans="1:9" s="4" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="30" t="s">
-[...7 lines deleted...]
-      <c r="I2" s="37"/>
+      <c r="B2" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="45"/>
+      <c r="I2" s="5"/>
     </row>
-    <row r="3" spans="1:9" s="32" customFormat="1" ht="42" customHeight="1">
-[...10 lines deleted...]
-      <c r="G3" s="33"/>
+    <row r="3" spans="1:9" s="4" customFormat="1" ht="42" customHeight="1">
+      <c r="A3" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="45"/>
     </row>
-    <row r="4" spans="1:9" s="32" customFormat="1" ht="38.25" customHeight="1">
-[...11 lines deleted...]
-      <c r="I4" s="37"/>
+    <row r="4" spans="1:9" s="4" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="45"/>
+      <c r="I4" s="5"/>
     </row>
-    <row r="5" spans="1:9" s="32" customFormat="1" ht="26.45" customHeight="1">
-[...10 lines deleted...]
-      <c r="G5" s="33"/>
+    <row r="5" spans="1:9" s="4" customFormat="1" ht="26.45" customHeight="1">
+      <c r="A5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="45"/>
     </row>
-    <row r="6" spans="1:9" s="32" customFormat="1" ht="33.75" customHeight="1">
-[...10 lines deleted...]
-      <c r="G6" s="33"/>
+    <row r="6" spans="1:9" s="4" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A6" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="45"/>
     </row>
-    <row r="7" spans="1:9" s="32" customFormat="1" ht="89.65" customHeight="1">
-[...10 lines deleted...]
-      <c r="G7" s="34"/>
+    <row r="7" spans="1:9" s="4" customFormat="1" ht="89.65" customHeight="1">
+      <c r="A7" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="43"/>
     </row>
-    <row r="8" spans="1:9" s="32" customFormat="1" ht="35.450000000000003" customHeight="1">
-[...10 lines deleted...]
-      <c r="G8" s="33"/>
+    <row r="8" spans="1:9" s="4" customFormat="1" ht="35.450000000000003" customHeight="1">
+      <c r="A8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="45"/>
     </row>
     <row r="9" spans="1:9" ht="34.5" customHeight="1">
-      <c r="A9" s="31" t="s">
-[...9 lines deleted...]
-      <c r="G9" s="28"/>
+      <c r="A9" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="46"/>
+      <c r="F9" s="46"/>
+      <c r="G9" s="47"/>
     </row>
-    <row r="10" spans="1:9" s="32" customFormat="1" ht="38.85" customHeight="1">
-[...10 lines deleted...]
-      <c r="G10" s="33"/>
+    <row r="10" spans="1:9" s="4" customFormat="1" ht="38.85" customHeight="1">
+      <c r="A10" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="44"/>
+      <c r="F10" s="44"/>
+      <c r="G10" s="45"/>
     </row>
-    <row r="11" spans="1:9" s="32" customFormat="1" ht="38.1" customHeight="1">
-[...10 lines deleted...]
-      <c r="G11" s="33"/>
+    <row r="11" spans="1:9" s="4" customFormat="1" ht="38.1" customHeight="1">
+      <c r="A11" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="44"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="45"/>
     </row>
-    <row r="12" spans="1:9" s="32" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
-[...10 lines deleted...]
-      <c r="G12" s="43"/>
+    <row r="12" spans="1:9" s="4" customFormat="1" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A12" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="36"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="37"/>
     </row>
     <row r="17" spans="1:7" ht="12.75">
-      <c r="A17" s="27"/>
-[...5 lines deleted...]
-      <c r="G17" s="27"/>
+      <c r="A17" s="2"/>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
     </row>
     <row r="18" spans="1:7" ht="12.75">
-      <c r="A18" s="27"/>
-[...5 lines deleted...]
-      <c r="G18" s="27"/>
+      <c r="A18" s="2"/>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
     </row>
     <row r="19" spans="1:7" ht="12.75">
-      <c r="A19" s="27"/>
-[...5 lines deleted...]
-      <c r="G19" s="27"/>
+      <c r="A19" s="2"/>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
     </row>
     <row r="20" spans="1:7" ht="12.75">
-      <c r="A20" s="27"/>
-[...5 lines deleted...]
-      <c r="G20" s="27"/>
+      <c r="A20" s="2"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
     </row>
     <row r="21" spans="1:7" ht="12.75">
-      <c r="A21" s="27"/>
-[...5 lines deleted...]
-      <c r="G21" s="27"/>
+      <c r="A21" s="2"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
     </row>
     <row r="22" spans="1:7" ht="12.75">
-      <c r="A22" s="27"/>
-[...5 lines deleted...]
-      <c r="G22" s="27"/>
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
     </row>
     <row r="23" spans="1:7" ht="12.75">
-      <c r="A23" s="27"/>
-[...5 lines deleted...]
-      <c r="G23" s="27"/>
+      <c r="A23" s="2"/>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
     </row>
     <row r="24" spans="1:7" ht="12.75">
-      <c r="A24" s="27"/>
-[...5 lines deleted...]
-      <c r="G24" s="27"/>
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
     </row>
     <row r="25" spans="1:7" ht="12.75">
-      <c r="A25" s="27"/>
-[...5 lines deleted...]
-      <c r="G25" s="27"/>
+      <c r="A25" s="2"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2"/>
     </row>
     <row r="26" spans="1:7" ht="12.75">
-      <c r="A26" s="27"/>
-[...5 lines deleted...]
-      <c r="G26" s="27"/>
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
     </row>
     <row r="27" spans="1:7" ht="12.75">
-      <c r="A27" s="27"/>
-[...5 lines deleted...]
-      <c r="G27" s="27"/>
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
     </row>
     <row r="28" spans="1:7" ht="12.75">
-      <c r="A28" s="27"/>
-[...5 lines deleted...]
-      <c r="G28" s="27"/>
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
     </row>
     <row r="29" spans="1:7" ht="12.75">
-      <c r="A29" s="27"/>
-[...5 lines deleted...]
-      <c r="G29" s="27"/>
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
     </row>
     <row r="30" spans="1:7" ht="12.75">
-      <c r="A30" s="27"/>
-[...5 lines deleted...]
-      <c r="G30" s="27"/>
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
     </row>
     <row r="31" spans="1:7" ht="12.75">
-      <c r="A31" s="27"/>
-[...5 lines deleted...]
-      <c r="G31" s="27"/>
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
     </row>
     <row r="32" spans="1:7" ht="12.75">
-      <c r="A32" s="27"/>
-[...5 lines deleted...]
-      <c r="G32" s="27"/>
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
     </row>
     <row r="33" spans="1:7" ht="12.75">
-      <c r="A33" s="27"/>
-[...5 lines deleted...]
-      <c r="G33" s="27"/>
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
     </row>
     <row r="34" spans="1:7" ht="12.75">
-      <c r="A34" s="27"/>
-[...5 lines deleted...]
-      <c r="G34" s="27"/>
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
     </row>
     <row r="35" spans="1:7" ht="12.75">
-      <c r="A35" s="27"/>
-[...5 lines deleted...]
-      <c r="G35" s="27"/>
+      <c r="A35" s="2"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="2"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
     </row>
     <row r="36" spans="1:7" ht="12.75">
-      <c r="A36" s="27"/>
-[...5 lines deleted...]
-      <c r="G36" s="27"/>
+      <c r="A36" s="2"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
     </row>
     <row r="37" spans="1:7" ht="12.75">
-      <c r="A37" s="27"/>
-[...5 lines deleted...]
-      <c r="G37" s="27"/>
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
     </row>
     <row r="38" spans="1:7" ht="12.75">
-      <c r="A38" s="27"/>
-[...5 lines deleted...]
-      <c r="G38" s="27"/>
+      <c r="A38" s="2"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
     </row>
     <row r="39" spans="1:7" ht="12.75">
-      <c r="A39" s="27"/>
-[...5 lines deleted...]
-      <c r="G39" s="27"/>
+      <c r="A39" s="2"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="2"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
     </row>
     <row r="40" spans="1:7" ht="12.75">
-      <c r="A40" s="27"/>
-[...5 lines deleted...]
-      <c r="G40" s="27"/>
+      <c r="A40" s="2"/>
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="2"/>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2"/>
     </row>
     <row r="41" spans="1:7" ht="12.75">
-      <c r="A41" s="27"/>
-[...5 lines deleted...]
-      <c r="G41" s="27"/>
+      <c r="A41" s="2"/>
+      <c r="B41" s="2"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="E41" s="2"/>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2"/>
     </row>
     <row r="42" spans="1:7" ht="12.75">
-      <c r="A42" s="27"/>
-[...5 lines deleted...]
-      <c r="G42" s="27"/>
+      <c r="A42" s="2"/>
+      <c r="B42" s="2"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="2"/>
+      <c r="F42" s="2"/>
+      <c r="G42" s="2"/>
     </row>
     <row r="43" spans="1:7" ht="12.75">
-      <c r="A43" s="27"/>
-[...5 lines deleted...]
-      <c r="G43" s="27"/>
+      <c r="A43" s="2"/>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
     </row>
     <row r="44" spans="1:7" ht="12.75">
-      <c r="A44" s="27"/>
-[...5 lines deleted...]
-      <c r="G44" s="27"/>
+      <c r="A44" s="2"/>
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
     </row>
     <row r="45" spans="1:7" ht="12.75">
-      <c r="A45" s="27"/>
-[...5 lines deleted...]
-      <c r="G45" s="27"/>
+      <c r="A45" s="2"/>
+      <c r="B45" s="2"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+      <c r="F45" s="2"/>
+      <c r="G45" s="2"/>
     </row>
     <row r="46" spans="1:7" ht="12.75">
-      <c r="A46" s="27"/>
-[...5 lines deleted...]
-      <c r="G46" s="27"/>
+      <c r="A46" s="2"/>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2"/>
     </row>
     <row r="47" spans="1:7" ht="12.75">
-      <c r="A47" s="27"/>
-[...5 lines deleted...]
-      <c r="G47" s="27"/>
+      <c r="A47" s="2"/>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
     </row>
     <row r="48" spans="1:7" ht="12.75">
-      <c r="A48" s="27"/>
-[...5 lines deleted...]
-      <c r="G48" s="27"/>
+      <c r="A48" s="2"/>
+      <c r="B48" s="2"/>
+      <c r="C48" s="2"/>
+      <c r="D48" s="2"/>
+      <c r="E48" s="2"/>
+      <c r="F48" s="2"/>
+      <c r="G48" s="2"/>
     </row>
     <row r="49" spans="1:7" ht="12.75">
-      <c r="A49" s="27"/>
-[...5 lines deleted...]
-      <c r="G49" s="27"/>
+      <c r="A49" s="2"/>
+      <c r="B49" s="2"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="2"/>
+      <c r="E49" s="2"/>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
     </row>
     <row r="50" spans="1:7" ht="12.75">
-      <c r="A50" s="27"/>
-[...5 lines deleted...]
-      <c r="G50" s="27"/>
+      <c r="A50" s="2"/>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
     </row>
     <row r="51" spans="1:7" ht="12.75">
-      <c r="A51" s="27"/>
-[...5 lines deleted...]
-      <c r="G51" s="27"/>
+      <c r="A51" s="2"/>
+      <c r="B51" s="2"/>
+      <c r="C51" s="2"/>
+      <c r="D51" s="2"/>
+      <c r="E51" s="2"/>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2"/>
     </row>
     <row r="52" spans="1:7" ht="12.75">
-      <c r="A52" s="27"/>
-[...5 lines deleted...]
-      <c r="G52" s="27"/>
+      <c r="A52" s="2"/>
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
     </row>
     <row r="53" spans="1:7" ht="12.75">
-      <c r="A53" s="27"/>
-[...5 lines deleted...]
-      <c r="G53" s="27"/>
+      <c r="A53" s="2"/>
+      <c r="B53" s="2"/>
+      <c r="C53" s="2"/>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2"/>
     </row>
     <row r="54" spans="1:7" ht="12.75">
-      <c r="A54" s="27"/>
-[...5 lines deleted...]
-      <c r="G54" s="27"/>
+      <c r="A54" s="2"/>
+      <c r="B54" s="2"/>
+      <c r="C54" s="2"/>
+      <c r="D54" s="2"/>
+      <c r="E54" s="2"/>
+      <c r="F54" s="2"/>
+      <c r="G54" s="2"/>
     </row>
     <row r="55" spans="1:7" ht="12.75">
-      <c r="A55" s="27"/>
-[...5 lines deleted...]
-      <c r="G55" s="27"/>
+      <c r="A55" s="2"/>
+      <c r="B55" s="2"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="2"/>
+      <c r="E55" s="2"/>
+      <c r="F55" s="2"/>
+      <c r="G55" s="2"/>
     </row>
     <row r="56" spans="1:7" ht="12.75">
-      <c r="A56" s="27"/>
-[...5 lines deleted...]
-      <c r="G56" s="27"/>
+      <c r="A56" s="2"/>
+      <c r="B56" s="2"/>
+      <c r="C56" s="2"/>
+      <c r="D56" s="2"/>
+      <c r="E56" s="2"/>
+      <c r="F56" s="2"/>
+      <c r="G56" s="2"/>
     </row>
     <row r="57" spans="1:7" ht="12.75">
-      <c r="A57" s="27"/>
-[...5 lines deleted...]
-      <c r="G57" s="27"/>
+      <c r="A57" s="2"/>
+      <c r="B57" s="2"/>
+      <c r="C57" s="2"/>
+      <c r="D57" s="2"/>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2"/>
     </row>
     <row r="58" spans="1:7" ht="12.75">
-      <c r="A58" s="27"/>
-[...5 lines deleted...]
-      <c r="G58" s="27"/>
+      <c r="A58" s="2"/>
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
     </row>
     <row r="59" spans="1:7" ht="12.75">
-      <c r="A59" s="27"/>
-[...5 lines deleted...]
-      <c r="G59" s="27"/>
+      <c r="A59" s="2"/>
+      <c r="B59" s="2"/>
+      <c r="C59" s="2"/>
+      <c r="D59" s="2"/>
+      <c r="E59" s="2"/>
+      <c r="F59" s="2"/>
+      <c r="G59" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B9:G9"/>
-[...3 lines deleted...]
-    <mergeCell ref="B5:G5"/>
+    <mergeCell ref="B12:G12"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="B11:G11"/>
     <mergeCell ref="B10:G10"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B2:G2"/>
-    <mergeCell ref="B12:G12"/>
+    <mergeCell ref="B9:G9"/>
+    <mergeCell ref="B8:G8"/>
+    <mergeCell ref="B6:G6"/>
+    <mergeCell ref="B4:G4"/>
+    <mergeCell ref="B5:G5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Identificar_Cajas</vt:lpstr>
+      <vt:lpstr>IMPRIMIR 2 88</vt:lpstr>
       <vt:lpstr>Instrucciones</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Departamento Administrativo de la Función Pública</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>John Anderson Martinez García</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>