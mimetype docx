--- v0 (2025-10-02)
+++ v1 (2026-05-31)
@@ -25,125 +25,437 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="_Hlk174028287" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:id w:val="-1506660267"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2E310265" w14:textId="77777777" w:rsidR="000C5469" w:rsidRPr="00A53837" w:rsidRDefault="000C5469" w:rsidP="0065070C">
+        <w:p w:rsidR="000C5469" w:rsidRPr="00A53837" w:rsidRDefault="000C5469" w:rsidP="0065070C">
           <w:pPr>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:ind w:left="709" w:hanging="709"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="2935B449" w14:textId="78295E9D" w:rsidR="000C5469" w:rsidRPr="00A53837" w:rsidRDefault="00810798" w:rsidP="00E5665C">
+        <w:p w:rsidR="000C5469" w:rsidRPr="00A53837" w:rsidRDefault="00B04576" w:rsidP="00E5665C">
           <w:pPr>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A53837">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:noProof/>
               <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
-                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09F4FF03" wp14:editId="7F132166">
+                  <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54189DC3" wp14:editId="7868D642">
+                    <wp:simplePos x="0" y="0"/>
+                    <wp:positionH relativeFrom="margin">
+                      <wp:posOffset>-606606</wp:posOffset>
+                    </wp:positionH>
+                    <wp:positionV relativeFrom="paragraph">
+                      <wp:posOffset>4698184</wp:posOffset>
+                    </wp:positionV>
+                    <wp:extent cx="5928360" cy="2057400"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                    <wp:wrapSquare wrapText="bothSides"/>
+                    <wp:docPr id="217" name="Cuadro de texto 2"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                        <wps:wsp>
+                          <wps:cNvSpPr txBox="1">
+                            <a:spLocks noChangeArrowheads="1"/>
+                          </wps:cNvSpPr>
+                          <wps:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="5928360" cy="2057400"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln w="9525">
+                              <a:noFill/>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a:ln>
+                          </wps:spPr>
+                          <wps:txbx>
+                            <w:txbxContent>
+                              <w:p w:rsidR="00406E06" w:rsidRDefault="00406E06" w:rsidP="00B04576">
+                                <w:pPr>
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Helvetica"/>
+                                    <w:b/>
+                                    <w:sz w:val="40"/>
+                                    <w:szCs w:val="40"/>
+                                    <w:lang w:val="es-CO"/>
+                                  </w:rPr>
+                                </w:pPr>
+                              </w:p>
+                              <w:p w:rsidR="00406E06" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
+                                <w:pPr>
+                                  <w:jc w:val="right"/>
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Helvetica"/>
+                                    <w:b/>
+                                    <w:sz w:val="40"/>
+                                    <w:szCs w:val="40"/>
+                                    <w:lang w:val="es-CO"/>
+                                  </w:rPr>
+                                </w:pPr>
+                              </w:p>
+                              <w:p w:rsidR="00406E06" w:rsidRPr="005C2A82" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
+                                <w:pPr>
+                                  <w:jc w:val="right"/>
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Helvetica"/>
+                                    <w:b/>
+                                    <w:sz w:val="40"/>
+                                    <w:szCs w:val="40"/>
+                                    <w:lang w:val="es-CO"/>
+                                  </w:rPr>
+                                </w:pPr>
+                              </w:p>
+                              <w:p w:rsidR="00406E06" w:rsidRDefault="00BE708D" w:rsidP="00306D4A">
+                                <w:pPr>
+                                  <w:jc w:val="right"/>
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Helvetica"/>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="40"/>
+                                    <w:lang w:val="es-CO"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Helvetica"/>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="40"/>
+                                    <w:lang w:val="es-CO"/>
+                                  </w:rPr>
+                                  <w:t>Nombre del proceso</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w:rsidR="00B04576" w:rsidRDefault="00B04576" w:rsidP="00306D4A">
+                                <w:pPr>
+                                  <w:jc w:val="right"/>
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Helvetica"/>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="40"/>
+                                    <w:lang w:val="es-CO"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Helvetica"/>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="40"/>
+                                    <w:lang w:val="es-CO"/>
+                                  </w:rPr>
+                                  <w:t xml:space="preserve">Procedimiento asociado </w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w:rsidR="00406E06" w:rsidRDefault="00BE708D" w:rsidP="000C1B58">
+                                <w:pPr>
+                                  <w:jc w:val="right"/>
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Helvetica"/>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="40"/>
+                                    <w:lang w:val="es-CO"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Helvetica"/>
+                                    <w:sz w:val="28"/>
+                                    <w:szCs w:val="40"/>
+                                    <w:lang w:val="es-CO"/>
+                                  </w:rPr>
+                                  <w:t>Nombre del grupo (si aplica)</w:t>
+                                </w:r>
+                              </w:p>
+                              <w:p w:rsidR="00406E06" w:rsidRPr="000C1B58" w:rsidRDefault="00BE708D" w:rsidP="000C1B58">
+                                <w:pPr>
+                                  <w:jc w:val="right"/>
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Helvetica"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="40"/>
+                                    <w:lang w:val="es-CO"/>
+                                  </w:rPr>
+                                </w:pPr>
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:cs="Helvetica"/>
+                                    <w:sz w:val="20"/>
+                                    <w:szCs w:val="40"/>
+                                    <w:lang w:val="es-CO"/>
+                                  </w:rPr>
+                                  <w:t>Versión XX</w:t>
+                                </w:r>
+                              </w:p>
+                            </w:txbxContent>
+                          </wps:txbx>
+                          <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                            <a:noAutofit/>
+                          </wps:bodyPr>
+                        </wps:wsp>
+                      </a:graphicData>
+                    </a:graphic>
+                    <wp14:sizeRelH relativeFrom="margin">
+                      <wp14:pctWidth>0</wp14:pctWidth>
+                    </wp14:sizeRelH>
+                    <wp14:sizeRelV relativeFrom="margin">
+                      <wp14:pctHeight>0</wp14:pctHeight>
+                    </wp14:sizeRelV>
+                  </wp:anchor>
+                </w:drawing>
+              </mc:Choice>
+              <mc:Fallback>
+                <w:pict>
+                  <v:shapetype w14:anchorId="54189DC3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:stroke joinstyle="miter"/>
+                    <v:path gradientshapeok="t" o:connecttype="rect"/>
+                  </v:shapetype>
+                  <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-47.75pt;margin-top:369.95pt;width:466.8pt;height:162pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTmV83EgIAAPwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcZJNYcVbbbLeq&#10;tL1I234AARyjAkOBxE6/vgPOZqP2raofEHhmDnPOHNa3g9HkKH1QYBs6nZSUSMtBKLtv6PdvD2+W&#10;lITIrGAarGzoSQZ6u3n9at27WlbQgRbSEwSxoe5dQ7sYXV0UgXfSsDABJy0GW/CGRTz6fSE86xHd&#10;6KIqy5uiBy+cBy5DwL/3Y5BuMn7bSh6/tG2QkeiGYm8xrz6vu7QWmzWr9565TvFzG+wfujBMWbz0&#10;AnXPIiMHr/6CMop7CNDGCQdTQNsqLjMHZDMt/2Dz1DEnMxcUJ7iLTOH/wfLPx6+eKNHQarqgxDKD&#10;Q9oemPBAhCRRDhFIlWTqXagx+8lhfhzewYDjzpSDewT+IxAL247ZvbzzHvpOMoFtTlNlcVU64oQE&#10;sus/gcDb2CFCBhpab5KGqApBdBzX6TIi7INw/DlfVcu3NxjiGKvK+WJW5iEWrH4udz7EDxIMSZuG&#10;evRAhmfHxxBTO6x+Tkm3WXhQWmcfaEv6hq7m1TwXXEWMimhTrUxDl2X6RuMklu+tyMWRKT3u8QJt&#10;z7QT05FzHHYDJiYtdiBOKICH0Y74fHDTgf9FSY9WbGj4eWBeUqI/WhRxNZ3NknfzYTZfVHjw15Hd&#10;dYRZjlANjZSM223Mfh+53qHYrcoyvHRy7hUtltU5P4fk4etzznp5tJvfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA6EWqWuAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fq7hLRx&#10;iFMhEFcQhSJxc5NtEhGvo9htwt+znOC4mqeZt8V2dr044xg6TwZWSwUCqfJ1R42B97enRQYiREu1&#10;7T2hgW8MsC0vLwqb136iVzzvYiO4hEJuDbQxDrmUoWrR2bD0AxJnRz86G/kcG1mPduJy18sbpdbS&#10;2Y54obUDPrRYfe1OzsD++fj5catemkeXDpOflSSnpTHXV/P9HYiIc/yD4Vef1aFkp4M/UR1Eb2Ch&#10;05RRA5tEaxBMZEm2AnFgVK0TDbIs5P8nyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;k5lfNxICAAD8AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA6EWqWuAAAAAMAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f">
+                    <v:textbox>
+                      <w:txbxContent>
+                        <w:p w:rsidR="00406E06" w:rsidRDefault="00406E06" w:rsidP="00B04576">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:cs="Helvetica"/>
+                              <w:b/>
+                              <w:sz w:val="40"/>
+                              <w:szCs w:val="40"/>
+                              <w:lang w:val="es-CO"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w:rsidR="00406E06" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:cs="Helvetica"/>
+                              <w:b/>
+                              <w:sz w:val="40"/>
+                              <w:szCs w:val="40"/>
+                              <w:lang w:val="es-CO"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w:rsidR="00406E06" w:rsidRPr="005C2A82" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:cs="Helvetica"/>
+                              <w:b/>
+                              <w:sz w:val="40"/>
+                              <w:szCs w:val="40"/>
+                              <w:lang w:val="es-CO"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w:rsidR="00406E06" w:rsidRDefault="00BE708D" w:rsidP="00306D4A">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:cs="Helvetica"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="40"/>
+                              <w:lang w:val="es-CO"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:cs="Helvetica"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="40"/>
+                              <w:lang w:val="es-CO"/>
+                            </w:rPr>
+                            <w:t>Nombre del proceso</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w:rsidR="00B04576" w:rsidRDefault="00B04576" w:rsidP="00306D4A">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:cs="Helvetica"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="40"/>
+                              <w:lang w:val="es-CO"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:cs="Helvetica"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="40"/>
+                              <w:lang w:val="es-CO"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Procedimiento asociado </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w:rsidR="00406E06" w:rsidRDefault="00BE708D" w:rsidP="000C1B58">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:cs="Helvetica"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="40"/>
+                              <w:lang w:val="es-CO"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:cs="Helvetica"/>
+                              <w:sz w:val="28"/>
+                              <w:szCs w:val="40"/>
+                              <w:lang w:val="es-CO"/>
+                            </w:rPr>
+                            <w:t>Nombre del grupo (si aplica)</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w:rsidR="00406E06" w:rsidRPr="000C1B58" w:rsidRDefault="00BE708D" w:rsidP="000C1B58">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:cs="Helvetica"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="40"/>
+                              <w:lang w:val="es-CO"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:cs="Helvetica"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="40"/>
+                              <w:lang w:val="es-CO"/>
+                            </w:rPr>
+                            <w:t>Versión XX</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </v:textbox>
+                    <w10:wrap type="square" anchorx="margin"/>
+                  </v:shape>
+                </w:pict>
+              </mc:Fallback>
+            </mc:AlternateContent>
+          </w:r>
+          <w:r w:rsidR="00810798" w:rsidRPr="00A53837">
+            <w:rPr>
+              <w:rFonts w:cs="Helvetica"/>
+              <w:noProof/>
+              <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
+            </w:rPr>
+            <mc:AlternateContent>
+              <mc:Choice Requires="wps">
+                <w:drawing>
+                  <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09F4FF03" wp14:editId="3E6547AB">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="page">
                       <wp:posOffset>721116</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="margin">
                       <wp:posOffset>6965950</wp:posOffset>
                     </wp:positionV>
                     <wp:extent cx="5753100" cy="165735"/>
                     <wp:effectExtent l="0" t="0" r="8890" b="5715"/>
                     <wp:wrapSquare wrapText="bothSides"/>
                     <wp:docPr id="112" name="Cuadro de texto 112"/>
                     <wp:cNvGraphicFramePr/>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvSpPr txBox="1"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="5753100" cy="165735"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="6350">
                               <a:noFill/>
                             </a:ln>
                             <a:effectLst/>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:lnRef>
                             <a:fillRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="2E130D32" w14:textId="2CC94431" w:rsidR="00406E06" w:rsidRPr="000C5469" w:rsidRDefault="00BC267B">
+                              <w:p w:rsidR="00406E06" w:rsidRPr="000C5469" w:rsidRDefault="00083A0D">
                                 <w:pPr>
                                   <w:pStyle w:val="Sinespaciado"/>
                                   <w:jc w:val="right"/>
                                   <w:rPr>
                                     <w:rFonts w:cs="Helvetica"/>
                                     <w:caps/>
                                     <w:color w:val="4D4D4D"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:cs="Helvetica"/>
                                       <w:color w:val="4D4D4D"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:alias w:val="Dirección"/>
                                     <w:tag w:val=""/>
                                     <w:id w:val="171227497"/>
                                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:CompanyAddress[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
                                     <w:text/>
                                   </w:sdtPr>
@@ -179,58 +491,54 @@
                                   </w:sdtContent>
                                 </w:sdt>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>73400</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:shapetype w14:anchorId="09F4FF03" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-                  <v:shape id="Cuadro de texto 112" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:56.8pt;margin-top:548.5pt;width:453pt;height:13.05pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:734;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:734;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAv1VUSegIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X500SDsEcYosRYYB&#10;RVs0HXpWZKkxJokapcTOfv0o2U6LbpcOu8i0+EiRjx/zq9YadlAYanAlH5+NOFNOQlW755J/f1x/&#10;+sxZiMJVwoBTJT+qwK8WHz/MGz9T57ADUylk5MSFWeNLvovRz4oiyJ2yIpyBV46UGtCKSL/4XFQo&#10;GvJuTXE+Gl0UDWDlEaQKgW6vOyVfZP9aKxnvtA4qMlNyii3mE/O5TWexmIvZMwq/q2UfhviHKKyo&#10;HT16cnUtomB7rP9wZWuJEEDHMwm2AK1rqXIOlM149CabzU54lXMhcoI/0RT+n1t5e7hHVldUu/E5&#10;Z05YKtJqLyoEVikWVRuBJRUR1fgwI/zGk0Vsv0BLRsN9oMuUf6vRpi9lxkhPlB9PNJMvJulyejmd&#10;jEekkqQbX0wvJ9Pkpnix9hjiVwWWJaHkSGXM7IrDTYgddICkxxysa2NyKY1jTckvJtNRNjhpyLlx&#10;CatyU/RuUkZd5FmKR6MSxrgHpYmUnEC6yO2oVgbZQVAjCSmVizn37JfQCaUpiPcY9viXqN5j3OUx&#10;vAwunoxt7QBz9m/Crn4MIesOT5y/yjuJsd22faW3UB2p0AjdzAQv1zVV40aEeC+QhoQKSIMf7+jQ&#10;Boh16CXOdoC//naf8NS7pOWsoaErefi5F6g4M98cdXWa0EHAQdgOgtvbFRD9Y1opXmaRDDCaQdQI&#10;9on2wTK9QirhJL1V8u0grmI3+rRPpFouM4jm0It44zZeJtepGqm3Htsngb5vwDQGtzCMo5i96cMO&#10;mywdLPcRdJ2bNBHasdgTTTOc27zfN2lJvP7PqJetuPgNAAD//wMAUEsDBBQABgAIAAAAIQB6uJb/&#10;3wAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9dS8MwFH0X/A/hCr65tN2IrjYdQ1AEheG2H5A2&#10;WVuW3JQm67p/7+2Tvt1zz+F8FJvJWTaaIXQeJaSLBJjB2usOGwnHw/vTC7AQFWplPRoJNxNgU97f&#10;FSrX/oo/ZtzHhpEJhlxJaGPsc85D3RqnwsL3Bok7+cGpSHBouB7Ulcyd5VmSCO5Uh5TQqt68taY+&#10;7y9OwqdbfY8rvv064HGX2Y+qE0LcpHx8mLavwKKZ4p8Y5vpUHUrqVPkL6sAs4XQpSEpHsn6mVbMk&#10;Sdf0q2YyW6bAy4L/n1H+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC/VVRJ6AgAAXQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHq4lv/fAAAA&#10;DgEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <v:shape w14:anchorId="09F4FF03" id="Cuadro de texto 112" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:56.8pt;margin-top:548.5pt;width:453pt;height:13.05pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:734;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:734;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAR8RN/fAIAAGQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hLVZiqpqgr6jQJ&#10;AaJMPLuOTaPZPu/sNun++p2dpCC2F6a9OBffd5/v9/yqtYYdFIYaXMnHZyPOlJNQ1e655N8f158+&#10;cxaicJUw4FTJjyrwq8XHD/PGz9Q57MBUChmRuDBrfMl3MfpZUQS5U1aEM/DKkVIDWhHpF5+LCkVD&#10;7NYU56PRRdEAVh5BqhDo9rpT8kXm11rJeKd1UJGZkpNvMZ+Yz206i8VczJ5R+F0tezfEP3hhRe3o&#10;0RPVtYiC7bH+g8rWEiGAjmcSbAFa11LlGCia8ehNNJud8CrHQskJ/pSm8P9o5e3hHlldUe3G55w5&#10;YalIq72oEFilWFRtBJZUlKjGhxnhN54sYvsFWjIa7gNdpvhbjTZ9KTJGekr58ZRm4mKSLqeX08l4&#10;RCpJuvHF9HIyTTTFi7XHEL8qsCwJJUcqY86uONyE2EEHSHrMwbo2JpfSONaU/GIyHWWDk4bIjUtY&#10;lZuip0kRdZ5nKR6NShjjHpSmpOQA0kVuR7UyyA6CGklIqVzMsWdeQieUJifeY9jjX7x6j3EXx/Ay&#10;uHgytrUDzNG/cbv6MbisOzzl/FXcSYzttu26YSjsFqoj1RuhG53g5bqmotyIEO8F0qxQHWn+4x0d&#10;2gAlH3qJsx3gr7/dJzy1MGk5a2j2Sh5+7gUqzsw3R82dBnUQcBC2g+D2dgVUhTFtFi+zSAYYzSBq&#10;BPtEa2GZXiGVcJLeKvl2EFex2wC0VqRaLjOIxtGLeOM2XibqVJTUYo/tk0Df92GahlsYplLM3rRj&#10;h02WDpb7CLrOvZry2mWxzzeNcu72fu2kXfH6P6NeluPiNwAAAP//AwBQSwMEFAAGAAgAAAAhAHq4&#10;lv/fAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMT11LwzAUfRf8D+EKvrm03YiuNh1DUASF4bYf&#10;kDZZW5bclCbrun/v7ZO+3XPP4XwUm8lZNpohdB4lpIsEmMHa6w4bCcfD+9MLsBAVamU9Ggk3E2BT&#10;3t8VKtf+ij9m3MeGkQmGXEloY+xzzkPdGqfCwvcGiTv5walIcGi4HtSVzJ3lWZII7lSHlNCq3ry1&#10;pj7vL07Cp1t9jyu+/TrgcZfZj6oTQtykfHyYtq/Aopninxjm+lQdSupU+QvqwCzhdClISkeyfqZV&#10;syRJ1/SrZjJbpsDLgv+fUf4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEfETf3wCAABk&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAeriW/98A&#10;AAAOAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                     <v:textbox inset="0,0,0,0">
                       <w:txbxContent>
-                        <w:p w14:paraId="2E130D32" w14:textId="2CC94431" w:rsidR="00406E06" w:rsidRPr="000C5469" w:rsidRDefault="00BC267B">
+                        <w:p w:rsidR="00406E06" w:rsidRPr="000C5469" w:rsidRDefault="00083A0D">
                           <w:pPr>
                             <w:pStyle w:val="Sinespaciado"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:cs="Helvetica"/>
                               <w:caps/>
                               <w:color w:val="4D4D4D"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Helvetica"/>
                                 <w:color w:val="4D4D4D"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:alias w:val="Dirección"/>
                               <w:tag w:val=""/>
                               <w:id w:val="171227497"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:CompanyAddress[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
                               <w:text/>
                             </w:sdtPr>
@@ -252,321 +560,51 @@
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidR="00BE708D">
                                 <w:rPr>
                                   <w:rFonts w:cs="Helvetica"/>
                                   <w:color w:val="4D4D4D"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Año</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                     <w10:wrap type="square" anchorx="page" anchory="margin"/>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
-          <w:r w:rsidRPr="00A53837">
-[...269 lines deleted...]
-          <w:r w:rsidRPr="00A53837">
+          <w:r w:rsidR="00810798" w:rsidRPr="00A53837">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:noProof/>
               <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
                   <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10125FF8" wp14:editId="4BD4BC71">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="page">
                       <wp:posOffset>588925</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="page">
                       <wp:posOffset>5731510</wp:posOffset>
                     </wp:positionV>
                     <wp:extent cx="5753100" cy="1133475"/>
                     <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
                     <wp:wrapSquare wrapText="bothSides"/>
                     <wp:docPr id="113" name="Cuadro de texto 113"/>
                     <wp:cNvGraphicFramePr/>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvSpPr txBox="1"/>
@@ -578,176 +616,176 @@
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="6350">
                               <a:noFill/>
                             </a:ln>
                             <a:effectLst/>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:lnRef>
                             <a:fillRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="4023AF59" w14:textId="0B850FD6" w:rsidR="00406E06" w:rsidRPr="000C5469" w:rsidRDefault="00BC267B" w:rsidP="003E5BAD">
+                              <w:p w:rsidR="00406E06" w:rsidRPr="000C5469" w:rsidRDefault="00083A0D" w:rsidP="003E5BAD">
                                 <w:pPr>
                                   <w:pStyle w:val="Sinespaciado"/>
                                   <w:jc w:val="right"/>
                                   <w:rPr>
                                     <w:rFonts w:cs="Helvetica"/>
                                     <w:caps/>
                                     <w:color w:val="4D4D4D"/>
                                     <w:sz w:val="52"/>
                                     <w:szCs w:val="52"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
                                       <w:b/>
                                       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                       <w:sz w:val="44"/>
                                       <w:szCs w:val="44"/>
                                       <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
                                     </w:rPr>
                                     <w:alias w:val="Título"/>
                                     <w:tag w:val=""/>
                                     <w:id w:val="-1315561441"/>
                                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                                     <w:text w:multiLine="1"/>
                                   </w:sdtPr>
                                   <w:sdtEndPr/>
                                   <w:sdtContent>
-                                    <w:r>
+                                    <w:r w:rsidR="00B04576">
                                       <w:rPr>
                                         <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
                                         <w:b/>
                                         <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                         <w:sz w:val="44"/>
                                         <w:szCs w:val="44"/>
                                         <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
                                       </w:rPr>
-                                      <w:t>Plantilla guía</w:t>
+                                      <w:t>Guia XXXX</w:t>
                                     </w:r>
                                   </w:sdtContent>
                                 </w:sdt>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>73400</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
                   <v:shape w14:anchorId="10125FF8" id="Cuadro de texto 113" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:46.35pt;margin-top:451.3pt;width:453pt;height:89.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:734;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:734;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHvAOQfAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X53H0g5BnSJL0WFA&#10;0RZLh54VWUqMSaJGKbGzXz9KttOi26XDLjItfvzE9+VVaw07KAw1uJKPz0acKSehqt225N8fbz58&#10;4ixE4SphwKmSH1XgV4v37y4bP1cT2IGpFDIicWHe+JLvYvTzoghyp6wIZ+CVI6UGtCLSL26LCkVD&#10;7NYUk9HovGgAK48gVQh0e90p+SLza61kvNc6qMhMycm3mE/M5yadxeJSzLco/K6WvRviH7ywonb0&#10;6InqWkTB9lj/QWVriRBAxzMJtgCta6lyDBTNePQqmvVOeJVjoeQEf0pT+H+08u7wgKyuqHbjKWdO&#10;WCrSai8qBFYpFlUbgSUVJarxYU74tSeL2H6GloyG+0CXKf5Wo01fioyRnlJ+PKWZuJiky9nFbDoe&#10;kUqSjrinHy9miad4NvcY4hcFliWh5Eh1zOkVh9sQO+gASa85uKmNybU0jjUlP5/ORtngpCFy4xJW&#10;5a7oaVJInetZikejEsa4b0pTVnIE6SL3o1oZZAdBnSSkVC7m4DMvoRNKkxNvMezxz169xbiLY3gZ&#10;XDwZ29oB5uhfuV39GFzWHZ5y/iLuJMZ20+Z2mAyV3UB1pIIjdLMTvLypqSi3IsQHgTQsVEhaAPGe&#10;Dm2Akg+9xNkO8Nff7hOeepi0nDU0fCUPP/cCFWfmq6PuTpM6CDgIm0Fwe7sCqsKYVouXWSQDjGYQ&#10;NYJ9or2wTK+QSjhJb5V8M4ir2K0A2itSLZcZRPPoRbx1ay8TdSpKarHH9kmg7/swjcMdDGMp5q/a&#10;scMmSwfLfQRd515Nee2y2OebZjl3e7930rJ4+Z9Rz9tx8RsAAP//AwBQSwMEFAAGAAgAAAAhAB0V&#10;dZ7fAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj91qwzAMRu8Hewejwu5WO6F4SRanlMHGYIPR&#10;nwdwYi8JjeUQu2n69tOutish6fDpqNwubmCznULvUUGyFsAsNt702Co4HV8fM2AhajR68GgV3GyA&#10;bXV/V+rC+Cvu7XyILaMQDIVW0MU4FpyHprNOh7UfLdLu209OR2qnlptJXyncDTwVQnKne6QLnR7t&#10;S2eb8+HiFLy7zee84buPI56+0uGt7qWUN6UeVsvuGVi0S/yD4Vef1KEip9pf0AQ2KMjTJyKpilQC&#10;IyDPM5rURIosSYBXJf//Q/UDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAh7wDkHwCAABl&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHRV1nt8A&#10;AAALAQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                     <v:textbox inset="0,0,0,0">
                       <w:txbxContent>
-                        <w:p w14:paraId="4023AF59" w14:textId="0B850FD6" w:rsidR="00406E06" w:rsidRPr="000C5469" w:rsidRDefault="00BC267B" w:rsidP="003E5BAD">
+                        <w:p w:rsidR="00406E06" w:rsidRPr="000C5469" w:rsidRDefault="00083A0D" w:rsidP="003E5BAD">
                           <w:pPr>
                             <w:pStyle w:val="Sinespaciado"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:cs="Helvetica"/>
                               <w:caps/>
                               <w:color w:val="4D4D4D"/>
                               <w:sz w:val="52"/>
                               <w:szCs w:val="52"/>
                             </w:rPr>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                                 <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
                               </w:rPr>
                               <w:alias w:val="Título"/>
                               <w:tag w:val=""/>
                               <w:id w:val="-1315561441"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                               <w:text w:multiLine="1"/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
-                              <w:r>
+                              <w:r w:rsidR="00B04576">
                                 <w:rPr>
                                   <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
                                   <w:b/>
                                   <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                   <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
                                 </w:rPr>
-                                <w:t>Plantilla guía</w:t>
+                                <w:t>Guia XXXX</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                     <w10:wrap type="square" anchorx="page" anchory="page"/>
                   </v:shape>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
-          <w:r w:rsidRPr="00810798">
+          <w:r w:rsidR="00810798" w:rsidRPr="00B04576">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:noProof/>
-              <w:color w:val="FFC000"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
               <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
                   <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EE85867" wp14:editId="6862054A">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="column">
                       <wp:posOffset>155812</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="paragraph">
                       <wp:posOffset>58050</wp:posOffset>
                     </wp:positionV>
                     <wp:extent cx="5445928" cy="0"/>
                     <wp:effectExtent l="0" t="0" r="21590" b="19050"/>
                     <wp:wrapNone/>
                     <wp:docPr id="2" name="Conector recto 2"/>
                     <wp:cNvGraphicFramePr/>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvCnPr/>
                           <wps:spPr>
                             <a:xfrm flipV="1">
                               <a:off x="0" y="0"/>
@@ -769,56 +807,56 @@
                             <a:fillRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="tx1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:bodyPr/>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="margin">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:line w14:anchorId="1C2EBB2A" id="Conector recto 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="12.25pt,4.55pt" to="441.05pt,4.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVylN94QEAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02v0zAQvCPxHyzfadKqRRA1fYc+lQuC&#10;CnjcXWfdWvKX1qZJ/z1rJw0PEAcQFye2Z2d3Ztfbh8EadgWM2ruWLxc1Z+Ck77Q7t/zpy+HVG85i&#10;Eq4Txjto+Q0if9i9fLHtQwMrf/GmA2RE4mLTh5ZfUgpNVUV5ASviwgdwdKk8WpFoi+eqQ9ETuzXV&#10;qq5fV73HLqCXECOdPo6XfFf4lQKZPioVITHTcqotlRXLesprtduK5owiXLScyhD/UIUV2lHSmepR&#10;JMG+of6NymqJPnqVFtLbyiulJRQNpGZZ/6Lm80UEKFrInBhmm+L/o5Ufrkdkumv5ijMnLLVoT42S&#10;ySPD/GGr7FEfYkPQvTvitIvhiFnwoNAyZXT4Su0vFpAoNhSHb7PDMCQm6XCzXm/ermgm5P2uGiky&#10;VcCY3oG3LP+03GiXxYtGXN/HRGkJeofkY+NYT2Vv1nVdYNEb3R20Mfky4vm0N8iughp/OOxrAo0U&#10;z2BEaBzxZnWjnvKXbgbGBJ9AkTdU96isTCXMtEJKcGk58RpH6BymqIQ5cCotj/OfAid8DoUysX8T&#10;PEeUzN6lOdhq53E05ufsabiXrEb83YFRd7bg5Ltb6XSxhkavmD89kzzbz/cl/Mdj3n0HAAD//wMA&#10;UEsDBBQABgAIAAAAIQBuQOpz2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI4xT8MwFIR3JP6D&#10;9ZDYqNOohTSNUyFQF2BpYGB040ccET9HttOGf8+DBbY73enuq3azG8QJQ+w9KVguMhBIrTc9dQre&#10;Xvc3BYiYNBk9eEIFXxhhV19eVLo0/kwHPDWpEzxCsdQKbEpjKWVsLTodF35E4uzDB6cT29BJE/SZ&#10;x90g8yy7lU73xA9Wj/hgsf1sJqcgTfgc1vvspZnjo7kLzap7su9KXV/N91sQCef0V4YffEaHmpmO&#10;fiITxaAgX625qWCzBMFxUeQsjr9e1pX8j19/AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJXKU33hAQAAFAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAG5A6nPZAAAABgEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" strokecolor="#ffc000" strokeweight="2pt"/>
+                  <v:line w14:anchorId="2D3A9ADC" id="Conector recto 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="12.25pt,4.55pt" to="441.05pt,4.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVylN94QEAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02v0zAQvCPxHyzfadKqRRA1fYc+lQuC&#10;CnjcXWfdWvKX1qZJ/z1rJw0PEAcQFye2Z2d3Ztfbh8EadgWM2ruWLxc1Z+Ck77Q7t/zpy+HVG85i&#10;Eq4Txjto+Q0if9i9fLHtQwMrf/GmA2RE4mLTh5ZfUgpNVUV5ASviwgdwdKk8WpFoi+eqQ9ETuzXV&#10;qq5fV73HLqCXECOdPo6XfFf4lQKZPioVITHTcqotlRXLesprtduK5owiXLScyhD/UIUV2lHSmepR&#10;JMG+of6NymqJPnqVFtLbyiulJRQNpGZZ/6Lm80UEKFrInBhmm+L/o5Ufrkdkumv5ijMnLLVoT42S&#10;ySPD/GGr7FEfYkPQvTvitIvhiFnwoNAyZXT4Su0vFpAoNhSHb7PDMCQm6XCzXm/ermgm5P2uGiky&#10;VcCY3oG3LP+03GiXxYtGXN/HRGkJeofkY+NYT2Vv1nVdYNEb3R20Mfky4vm0N8iughp/OOxrAo0U&#10;z2BEaBzxZnWjnvKXbgbGBJ9AkTdU96isTCXMtEJKcGk58RpH6BymqIQ5cCotj/OfAid8DoUysX8T&#10;PEeUzN6lOdhq53E05ufsabiXrEb83YFRd7bg5Ltb6XSxhkavmD89kzzbz/cl/Mdj3n0HAAD//wMA&#10;UEsDBBQABgAIAAAAIQBuQOpz2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI4xT8MwFIR3JP6D&#10;9ZDYqNOohTSNUyFQF2BpYGB040ccET9HttOGf8+DBbY73enuq3azG8QJQ+w9KVguMhBIrTc9dQre&#10;Xvc3BYiYNBk9eEIFXxhhV19eVLo0/kwHPDWpEzxCsdQKbEpjKWVsLTodF35E4uzDB6cT29BJE/SZ&#10;x90g8yy7lU73xA9Wj/hgsf1sJqcgTfgc1vvspZnjo7kLzap7su9KXV/N91sQCef0V4YffEaHmpmO&#10;fiITxaAgX625qWCzBMFxUeQsjr9e1pX8j19/AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJXKU33hAQAAFAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAG5A6nPZAAAABgEAAA8AAAAAAAAAAAAAAAAAOwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" strokecolor="#ffc000" strokeweight="2pt"/>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
-          <w:r w:rsidRPr="00810798">
+          <w:r w:rsidR="00810798" w:rsidRPr="00810798">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:noProof/>
               <w:color w:val="FFC000"/>
               <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
                   <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59577815" wp14:editId="7ABBAB36">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="column">
                       <wp:posOffset>356779</wp:posOffset>
                     </wp:positionH>
                     <wp:positionV relativeFrom="paragraph">
                       <wp:posOffset>7353076</wp:posOffset>
                     </wp:positionV>
                     <wp:extent cx="5315578" cy="0"/>
                     <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                     <wp:wrapNone/>
                     <wp:docPr id="5" name="Conector recto 5"/>
                     <wp:cNvGraphicFramePr/>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
@@ -844,349 +882,385 @@
                             <a:fillRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="tx1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:bodyPr/>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="margin">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:line w14:anchorId="3AD0A757" id="Conector recto 5" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="28.1pt,579pt" to="446.65pt,579pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP5ZUZ4gEAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJCAEVN99BVuSCo&#10;YOHuOuPWkr80Nk377xk7aVhAHHbFxYntN2/mvRmv7y7WsDNg1N51fLmoOQMnfa/dsePfHnav3nMW&#10;k3C9MN5Bx68Q+d3m5Yv1EFpY+ZM3PSAjEhfbIXT8lFJoqyrKE1gRFz6Ao0vl0YpEWzxWPYqB2K2p&#10;VnX9tho89gG9hBjp9H685JvCrxTI9FmpCImZjlNtqaxY1kNeq81atEcU4aTlVIZ4RhVWaEdJZ6p7&#10;kQT7gfovKqsl+uhVWkhvK6+UllA0kJpl/YearycRoGghc2KYbYr/j1Z+Ou+R6b7jDWdOWGrRlhol&#10;k0eG+cOa7NEQYkvQrdvjtIthj1nwRaFlyujwndpfLCBR7FIcvs4OwyUxSYfN62XTvKOZkLe7aqTI&#10;VAFj+gDesvzTcaNdFi9acf4YE6Ul6A2Sj41jQ8dXzZu6LrDoje532ph8GfF42BpkZ0GN3+22NYFG&#10;ikcwIjSOeLO6UU/5S1cDY4IvoMgbqntUVqYSZlohJbi0nHiNI3QOU1TCHDiVlsf5X4ETPodCmdin&#10;BM8RJbN3aQ622nkcjfk9e7rcSlYj/ubAqDtbcPD9tXS6WEOjV8yfnkme7cf7Ev7rMW9+AgAA//8D&#10;AFBLAwQUAAYACAAAACEAvpEWhdwAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+&#10;g3VIbNRpS0oIcSoE6gJdCAyMbnzEEfE5sp02/HuOAcF47z16P6rt7AZxxBB7TwqWiwwEUutNT52C&#10;t9fdVQEiJk1GD55QwRdG2NbnZ5UujT/RCx6b1Ak2oVhqBTalsZQythadjgs/IvHvwwenE5+hkybo&#10;E5u7Qa6ybCOd7okTrB7xwWL72UxOQZrwOeS7bN/M8dHchOa6e7LvSl1ezPd3IBLO6Q+Gn/pcHWru&#10;dPATmSgGBflmxSTry7zgUUwUt+s1iMOvJOtK/h9RfwMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBP5ZUZ4gEAABQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQC+kRaF3AAAAAwBAAAPAAAAAAAAAAAAAAAAADwEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" strokecolor="#ffc000" strokeweight="2pt"/>
+                  <v:line w14:anchorId="74C80487" id="Conector recto 5" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="28.1pt,579pt" to="446.65pt,579pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBP5ZUZ4gEAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJCAEVN99BVuSCo&#10;YOHuOuPWkr80Nk377xk7aVhAHHbFxYntN2/mvRmv7y7WsDNg1N51fLmoOQMnfa/dsePfHnav3nMW&#10;k3C9MN5Bx68Q+d3m5Yv1EFpY+ZM3PSAjEhfbIXT8lFJoqyrKE1gRFz6Ao0vl0YpEWzxWPYqB2K2p&#10;VnX9tho89gG9hBjp9H685JvCrxTI9FmpCImZjlNtqaxY1kNeq81atEcU4aTlVIZ4RhVWaEdJZ6p7&#10;kQT7gfovKqsl+uhVWkhvK6+UllA0kJpl/YearycRoGghc2KYbYr/j1Z+Ou+R6b7jDWdOWGrRlhol&#10;k0eG+cOa7NEQYkvQrdvjtIthj1nwRaFlyujwndpfLCBR7FIcvs4OwyUxSYfN62XTvKOZkLe7aqTI&#10;VAFj+gDesvzTcaNdFi9acf4YE6Ul6A2Sj41jQ8dXzZu6LrDoje532ph8GfF42BpkZ0GN3+22NYFG&#10;ikcwIjSOeLO6UU/5S1cDY4IvoMgbqntUVqYSZlohJbi0nHiNI3QOU1TCHDiVlsf5X4ETPodCmdin&#10;BM8RJbN3aQ622nkcjfk9e7rcSlYj/ubAqDtbcPD9tXS6WEOjV8yfnkme7cf7Ev7rMW9+AgAA//8D&#10;AFBLAwQUAAYACAAAACEAvpEWhdwAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+&#10;g3VIbNRpS0oIcSoE6gJdCAyMbnzEEfE5sp02/HuOAcF47z16P6rt7AZxxBB7TwqWiwwEUutNT52C&#10;t9fdVQEiJk1GD55QwRdG2NbnZ5UujT/RCx6b1Ak2oVhqBTalsZQythadjgs/IvHvwwenE5+hkybo&#10;E5u7Qa6ybCOd7okTrB7xwWL72UxOQZrwOeS7bN/M8dHchOa6e7LvSl1ezPd3IBLO6Q+Gn/pcHWru&#10;dPATmSgGBflmxSTry7zgUUwUt+s1iMOvJOtK/h9RfwMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBP5ZUZ4gEAABQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQC+kRaF3AAAAAwBAAAPAAAAAAAAAAAAAAAAADwEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" strokecolor="#ffc000" strokeweight="2pt"/>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
           <w:r w:rsidR="000C5469" w:rsidRPr="00A53837">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:br w:type="page"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00A53837" w:rsidRPr="00E3334B" w:rsidRDefault="00E3334B" w:rsidP="00306D4A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="nfasissutil"/>
+          <w:rFonts w:cs="Helvetica"/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3334B">
+        <w:rPr>
+          <w:rStyle w:val="nfasissutil"/>
+          <w:rFonts w:cs="Helvetica"/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoja 2 </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabladecuadrcula4-nfasis41"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="111"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="5572"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B7C10" w:rsidRPr="00A53837" w14:paraId="7FA762ED" w14:textId="77777777" w:rsidTr="00A53837">
+      <w:tr w:rsidR="00E3334B" w:rsidRPr="00A53837" w:rsidTr="00E3334B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49A486AF" w14:textId="18520A9D" w:rsidR="006B7C10" w:rsidRPr="00A53837" w:rsidRDefault="00306D4A" w:rsidP="00A53837">
+          <w:p w:rsidR="00E3334B" w:rsidRPr="00A53837" w:rsidRDefault="00E3334B" w:rsidP="00E3334B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53837">
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="006B7C10" w:rsidRPr="00A53837">
+            <w:r w:rsidRPr="00A53837">
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Versión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47CFD33F" w14:textId="77777777" w:rsidR="006B7C10" w:rsidRPr="00A53837" w:rsidRDefault="006B7C10" w:rsidP="00A53837">
+          <w:p w:rsidR="00E3334B" w:rsidRPr="00A53837" w:rsidRDefault="00E3334B" w:rsidP="00E3334B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53837">
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Fecha de versión</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AE7F267" w14:textId="77777777" w:rsidR="006B7C10" w:rsidRPr="00A53837" w:rsidRDefault="006B7C10" w:rsidP="00A53837">
+          <w:p w:rsidR="00E3334B" w:rsidRPr="00A53837" w:rsidRDefault="00E3334B" w:rsidP="00E3334B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53837">
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>(aaaa-mm-dd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5572" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F4B1D13" w14:textId="77777777" w:rsidR="006B7C10" w:rsidRPr="00A53837" w:rsidRDefault="006B7C10" w:rsidP="00A53837">
+          <w:p w:rsidR="00E3334B" w:rsidRPr="00A53837" w:rsidRDefault="00E3334B" w:rsidP="00E3334B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53837">
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Descripción del cambio</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B7C10" w:rsidRPr="00A53837" w14:paraId="471C8F19" w14:textId="77777777" w:rsidTr="00A53837">
+      <w:tr w:rsidR="00E3334B" w:rsidRPr="00A53837" w:rsidTr="00E3334B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="538B1635" w14:textId="162DF75B" w:rsidR="006B7C10" w:rsidRPr="00A53837" w:rsidRDefault="00BE708D" w:rsidP="00A53837">
+          <w:p w:rsidR="00E3334B" w:rsidRPr="00A53837" w:rsidRDefault="00E3334B" w:rsidP="00E3334B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19DFCFB0" w14:textId="7B58EED6" w:rsidR="006B7C10" w:rsidRPr="00A53837" w:rsidRDefault="00BE708D" w:rsidP="00BE708D">
+          <w:p w:rsidR="00E3334B" w:rsidRPr="00A53837" w:rsidRDefault="00E3334B" w:rsidP="00E3334B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>XXXX-XX-XX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5572" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A2F6403" w14:textId="794282AB" w:rsidR="006B7C10" w:rsidRPr="00A53837" w:rsidRDefault="00BE708D" w:rsidP="00A53837">
+          <w:p w:rsidR="00E3334B" w:rsidRPr="00A53837" w:rsidRDefault="00E3334B" w:rsidP="00E3334B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Justificación del cambio realizado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EA9039D" w14:textId="695E31F4" w:rsidR="00A53837" w:rsidRDefault="00A53837" w:rsidP="00306D4A">
+    <w:p w:rsidR="00BE708D" w:rsidRDefault="00BE708D">
       <w:pPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="nfasissutil"/>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasissutil"/>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E3334B" w:rsidRPr="00E3334B" w:rsidRDefault="00E3334B">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="nfasissutil"/>
           <w:rFonts w:cs="Helvetica"/>
-          <w:lang w:val="es-CO"/>
-[...1 lines deleted...]
-        <w:br w:type="page"/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3334B">
+        <w:rPr>
+          <w:rStyle w:val="nfasissutil"/>
+          <w:rFonts w:cs="Helvetica"/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoja </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="nfasissutil"/>
+          <w:rFonts w:cs="Helvetica"/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Narrow" w:cstheme="minorBidi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="404040"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="1511718118"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="4D4D4D"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="6BCA0CF3" w14:textId="77777777" w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00CF5A2E">
+        <w:p w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00CF5A2E">
           <w:pPr>
             <w:pStyle w:val="TtuloTDC"/>
             <w:rPr>
               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A53837">
             <w:rPr>
               <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
               <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
             </w:rPr>
             <w:t>Contenido</w:t>
           </w:r>
-          <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-          <w:bookmarkEnd w:id="1"/>
         </w:p>
-        <w:p w14:paraId="415FB087" w14:textId="77777777" w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00CF5A2E">
+        <w:p w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00CF5A2E">
           <w:pPr>
             <w:rPr>
               <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="6056B3B1" w14:textId="3B8A8BF8" w:rsidR="00BE708D" w:rsidRDefault="00CF5A2E">
+        <w:p w:rsidR="00BE708D" w:rsidRDefault="00CF5A2E">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8830"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A53837">
             <w:rPr>
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A53837">
             <w:rPr>
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
@@ -1236,648 +1310,664 @@
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc191454145 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BE708D">
+            <w:r w:rsidR="00E3334B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79386BEF" w14:textId="466B6B36" w:rsidR="00BE708D" w:rsidRDefault="00BE708D">
+        <w:p w:rsidR="00BE708D" w:rsidRDefault="00083A0D">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8830"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc191454146" w:history="1">
-            <w:r w:rsidRPr="00A54FB3">
+            <w:r w:rsidR="00BE708D" w:rsidRPr="00A54FB3">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:noProof/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A54FB3">
+            <w:r w:rsidR="00BE708D" w:rsidRPr="00A54FB3">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:noProof/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Objetivo</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc191454146 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E3334B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0491997A" w14:textId="7B882227" w:rsidR="00BE708D" w:rsidRDefault="00BE708D">
+        <w:p w:rsidR="00BE708D" w:rsidRDefault="00083A0D">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8830"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc191454147" w:history="1">
-            <w:r w:rsidRPr="00A54FB3">
+            <w:r w:rsidR="00BE708D" w:rsidRPr="00A54FB3">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:noProof/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A54FB3">
+            <w:r w:rsidR="00BE708D" w:rsidRPr="00A54FB3">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:noProof/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>Ámbito de aplicación</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc191454147 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E3334B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60B9954A" w14:textId="1BE32289" w:rsidR="00BE708D" w:rsidRDefault="00BE708D">
+        <w:p w:rsidR="00BE708D" w:rsidRDefault="00083A0D">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8830"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc191454148" w:history="1">
-            <w:r w:rsidRPr="00A54FB3">
+            <w:r w:rsidR="00BE708D" w:rsidRPr="00A54FB3">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:noProof/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A54FB3">
+            <w:r w:rsidR="00E3334B">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:noProof/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conceptualización </w:t>
-[...11 lines deleted...]
-            <w:r>
+              <w:t>Justificación</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc191454148 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E3334B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4AA12C05" w14:textId="590F7B69" w:rsidR="00BE708D" w:rsidRDefault="00BE708D">
+        <w:p w:rsidR="00BE708D" w:rsidRDefault="00083A0D">
           <w:pPr>
             <w:pStyle w:val="TDC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="440"/>
               <w:tab w:val="right" w:leader="dot" w:pos="8830"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc191454149" w:history="1">
-            <w:r w:rsidRPr="00A54FB3">
+            <w:r w:rsidR="00BE708D" w:rsidRPr="00A54FB3">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00A54FB3">
+            <w:r w:rsidR="00BE708D" w:rsidRPr="00A54FB3">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Desarrollo de la guía</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc191454149 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E3334B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2422AA7D" w14:textId="53F0FA7A" w:rsidR="00BE708D" w:rsidRDefault="00BE708D">
+        <w:p w:rsidR="00BE708D" w:rsidRDefault="00083A0D">
           <w:pPr>
             <w:pStyle w:val="TDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8830"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc191454150" w:history="1">
-            <w:r w:rsidRPr="00A54FB3">
+            <w:r w:rsidR="00BE708D" w:rsidRPr="00A54FB3">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Capítulo 1:   Cargos tele trabajables</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc191454150 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E3334B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60F33BC0" w14:textId="69B92BA3" w:rsidR="00BE708D" w:rsidRDefault="00BE708D">
+        <w:p w:rsidR="00BE708D" w:rsidRDefault="00083A0D">
           <w:pPr>
             <w:pStyle w:val="TDC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8830"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc191454151" w:history="1">
-            <w:r w:rsidRPr="00A54FB3">
+            <w:r w:rsidR="00BE708D" w:rsidRPr="00A54FB3">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Capítulo 2:  Solicitud de incorporación al teletrabajo</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc191454151 \h </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E3334B">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE708D">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="05BBDC57" w14:textId="7AB08120" w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00CF5A2E">
+        <w:p w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00CF5A2E">
           <w:pPr>
             <w:rPr>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A53837">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2B3B276E" w14:textId="1127D63A" w:rsidR="00A53837" w:rsidRDefault="00A53837">
+    <w:p w:rsidR="00A53837" w:rsidRDefault="00A53837">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="nfasissutil"/>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="nfasissutil"/>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2CC126" w14:textId="1F5241B3" w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00B0398D">
+    <w:p w:rsidR="00E3334B" w:rsidRPr="00E3334B" w:rsidRDefault="00E3334B" w:rsidP="00E3334B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc191454145"/>
+      <w:r w:rsidRPr="00E3334B">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Hoja 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sin salto de pagina </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00B0398D">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc191454145"/>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Introducción</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="55FAB2C2" w14:textId="33F8586A" w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00CF5A2E">
+    <w:p w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00CF5A2E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">Esta guía establece </w:t>
       </w:r>
       <w:r w:rsidR="00A91D8B" w:rsidRPr="00A53837">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">la política interna, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
@@ -2024,273 +2114,249 @@
         </w:rPr>
         <w:t>establecer</w:t>
       </w:r>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> los parámetros necesarios para llevar a cabo su </w:t>
       </w:r>
       <w:r w:rsidR="00FC3EB8" w:rsidRPr="00A53837">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">adecuada </w:t>
       </w:r>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">ejecución.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1C04E3" w14:textId="1B9E0E15" w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00B0398D">
+    <w:p w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00B0398D">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc191454146"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc191454146"/>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Objetivo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="20F471ED" w14:textId="75AB2BB1" w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00CF5A2E">
+    <w:p w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00CF5A2E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">Establecer y comunicar las directrices para la implementación de la modalidad suplementaria de teletrabajo en Función Pública para </w:t>
       </w:r>
       <w:r w:rsidR="00A91D8B" w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">las y </w:t>
       </w:r>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">los servidores que ejecuten funciones </w:t>
       </w:r>
       <w:r w:rsidR="00611745" w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>tele trabajables</w:t>
       </w:r>
       <w:r w:rsidR="00FC3EB8" w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> puedan hacerlo de manera eficiente y segura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A34911A" w14:textId="740EF05E" w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00B0398D">
+    <w:p w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00B0398D">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc191454147"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc191454147"/>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>Ámbito de aplicación</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="4F4CCD82" w14:textId="1C98141E" w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="004D34B3" w:rsidP="00CF5A2E">
+    <w:p w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="004D34B3" w:rsidP="00CF5A2E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">La presente guía está dirigida a </w:t>
       </w:r>
       <w:r w:rsidR="00A91D8B" w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">las y </w:t>
       </w:r>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>los servidores de Función Pública que estén interesados en adoptar la modalidad suplementaria de teletrabajo y cumplan con los requisitos establecidos. Su propósito es proporcionar las directrices necesarias para una implementación efectiva, asegurando que los servidores y servidoras puedan beneficiarse de esta modalidad bajo condiciones óptimas y de acuerdo con las normativas vigentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B1890B" w14:textId="14EB3F01" w:rsidR="00810798" w:rsidRPr="00810798" w:rsidRDefault="00810798" w:rsidP="00B0398D">
+    <w:p w:rsidR="00810798" w:rsidRPr="00810798" w:rsidRDefault="00E3334B" w:rsidP="00B0398D">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:i/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc191454148"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc191454148"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conceptualización </w:t>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+        <w:t>Justificación</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="6D01F80A" w14:textId="5D28C950" w:rsidR="00CF5A2E" w:rsidRPr="00810798" w:rsidRDefault="00CF5A2E" w:rsidP="00810798">
+    <w:p w:rsidR="00CF5A2E" w:rsidRPr="00810798" w:rsidRDefault="00CF5A2E" w:rsidP="00810798">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4600ABA4" w14:textId="31A39E70" w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00CF5A2E">
+    <w:p w:rsidR="00CF5A2E" w:rsidRPr="00810798" w:rsidRDefault="00E3334B" w:rsidP="00CF5A2E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A53837">
-[...3 lines deleted...]
-        <w:t>El Coordinador del Grupo de gestión humana, o quien haga sus veces, convocará a los servidores interesados en aspirar a adquirir la condición de teletrabajador en la modalidad suplementaria a través de los medios de difusión de la Entidad.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introducción para el lector sobre la información que encontrará en la guía, lineamientos y normativas a las cuales da cumplimiento, desarrollo del documento. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C58381" w14:textId="77777777" w:rsidR="00CF5A2E" w:rsidRPr="00810798" w:rsidRDefault="00CF5A2E" w:rsidP="00CF5A2E">
-[...8 lines deleted...]
-    <w:p w14:paraId="35CF0840" w14:textId="60D829A2" w:rsidR="0061522A" w:rsidRPr="00810798" w:rsidRDefault="00810798" w:rsidP="00BE708D">
+    <w:p w:rsidR="0061522A" w:rsidRPr="00810798" w:rsidRDefault="00810798" w:rsidP="00BE708D">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc191454149"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc191454149"/>
       <w:r w:rsidRPr="00810798">
         <w:t xml:space="preserve">Desarrollo de la </w:t>
       </w:r>
       <w:r w:rsidR="00BE708D">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00BE708D" w:rsidRPr="00810798">
         <w:t>uía</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="3E3B41B2" w14:textId="085DB5D3" w:rsidR="00810798" w:rsidRDefault="00810798" w:rsidP="00810798">
-[...6 lines deleted...]
-    <w:p w14:paraId="0E1507BE" w14:textId="5058077B" w:rsidR="00810798" w:rsidRPr="00810798" w:rsidRDefault="00810798" w:rsidP="00BE708D">
+    <w:p w:rsidR="00810798" w:rsidRPr="00810798" w:rsidRDefault="00810798" w:rsidP="00BE708D">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc191454150"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc191454150"/>
       <w:r w:rsidRPr="00810798">
         <w:t>Capítulo 1:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00810798">
         <w:t>Cargos tele trabajables</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="0D1CB427" w14:textId="77777777" w:rsidR="00810798" w:rsidRPr="00810798" w:rsidRDefault="00810798" w:rsidP="00810798">
+    <w:p w:rsidR="00810798" w:rsidRPr="00810798" w:rsidRDefault="00810798" w:rsidP="00810798">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3536E225" w14:textId="6DE54F4C" w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00CF5A2E">
+    <w:p w:rsidR="00CF5A2E" w:rsidRPr="00A53837" w:rsidRDefault="00CF5A2E" w:rsidP="00CF5A2E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>La convocatoria p</w:t>
       </w:r>
       <w:r w:rsidR="00AA4CED" w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>ara</w:t>
       </w:r>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> teletrabajo se efectuará anualmente </w:t>
       </w:r>
       <w:r w:rsidR="00AA4CED" w:rsidRPr="00A53837">
@@ -2308,393 +2374,432 @@
       <w:r w:rsidR="00AA4CED" w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve">establecidos </w:t>
       </w:r>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>en el acto administrativo</w:t>
       </w:r>
       <w:r w:rsidR="00AA4CED" w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> correspondiente</w:t>
       </w:r>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>, el cual incluirá el cronograma de la convocatoria y será difundida por la Secretaría General del Departamento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4C08CA" w14:textId="33269028" w:rsidR="00810798" w:rsidRDefault="00810798" w:rsidP="00BE708D">
+    <w:p w:rsidR="00810798" w:rsidRDefault="00810798" w:rsidP="00E3334B">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc191454151"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc191454151"/>
       <w:r w:rsidRPr="00810798">
         <w:t>Capítulo 2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A53837">
         <w:t>Solicitud de incorporación al teletrabajo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="697517CF" w14:textId="77777777" w:rsidR="00810798" w:rsidRPr="00810798" w:rsidRDefault="00810798" w:rsidP="00810798">
+    <w:p w:rsidR="00E3334B" w:rsidRPr="00E3334B" w:rsidRDefault="00E3334B" w:rsidP="00E3334B">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="es-CO"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03AE5E0D" w14:textId="062D4710" w:rsidR="00810798" w:rsidRPr="00A53837" w:rsidRDefault="00810798" w:rsidP="00810798">
+    <w:p w:rsidR="00810798" w:rsidRPr="00A53837" w:rsidRDefault="00810798" w:rsidP="00810798">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:t>a convocatoria para teletrabajo se efectuará anualmente de acuerdo con los términos establecidos en el acto administrativo correspondiente, el cual incluirá el cronograma de la convocatoria y será difundida por la Secretaría General del Departamento.</w:t>
+        <w:t xml:space="preserve">a convocatoria para teletrabajo se efectuará anualmente de acuerdo con los </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3334B" w:rsidRPr="00A53837">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>términos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D1224B" w14:textId="77777777" w:rsidR="00810798" w:rsidRPr="00A53837" w:rsidRDefault="00810798" w:rsidP="00CF5A2E">
+    <w:p w:rsidR="00810798" w:rsidRPr="00A53837" w:rsidRDefault="00810798" w:rsidP="00CF5A2E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35EA2426" w14:textId="77777777" w:rsidR="00BE708D" w:rsidRDefault="00BE708D">
+    <w:p w:rsidR="00E3334B" w:rsidRPr="00E3334B" w:rsidRDefault="00BE708D" w:rsidP="00E3334B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00E3334B" w:rsidRPr="00E3334B">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Hoja 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3334B">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3334B">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">página cierre </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BE708D" w:rsidRDefault="00BE708D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00D52B0F" w:rsidRPr="00A53837" w:rsidRDefault="00306D4A" w:rsidP="00EC4FFB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...10 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A53837">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:noProof/>
           <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="752CF539" wp14:editId="2C5C7672">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-3810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>248285</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4448175" cy="2114550"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="21" name="Cuadro de texto 21"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4448175" cy="2114550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1905C228" w14:textId="2548CE12" w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00BE708D" w:rsidP="00EC4FFB">
+                          <w:p w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00BE708D" w:rsidP="00EC4FFB">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:spacing w:val="22"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="32"/>
                                 <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:spacing w:val="22"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="32"/>
                                 <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
                               </w:rPr>
                               <w:t>Nombre de la guía</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0CF624BE" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
+                          <w:p w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:spacing w:val="22"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="32"/>
                                 <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="59EC46F1" w14:textId="560D3582" w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
+                          <w:p w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009835D5">
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Versión</w:t>
                             </w:r>
                             <w:r w:rsidR="00BE708D">
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> XX</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="586A750C" w14:textId="0015086F" w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
+                          <w:p w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009835D5">
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Proceso </w:t>
                             </w:r>
                             <w:r w:rsidR="00BE708D">
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>asociado</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="071943FA" w14:textId="5FA2DB1B" w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00BE708D" w:rsidP="00306D4A">
+                          <w:p w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00BE708D" w:rsidP="00306D4A">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Mes</w:t>
                             </w:r>
                             <w:r w:rsidR="00406E06">
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> de </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                               <w:t>Año</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="752CF539" id="Cuadro de texto 21" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-.3pt;margin-top:19.55pt;width:350.25pt;height:166.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiVZO0gQIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r44zZ+2COkWWosOA&#10;oi2WDj0rslQbk0RNUmJnXz9KttMs26XDLjZFPlLkI6nLq04rshPON2BKmp9NKBGGQ9WY55J+e7x5&#10;d0GJD8xUTIERJd0LT68Wb99ctnYuplCDqoQjGMT4eWtLWodg51nmeS0082dghUGjBKdZwKN7zirH&#10;WoyuVTadTD5kLbjKOuDCe9Re90a6SPGlFDzcS+lFIKqkmFtIX5e+m/jNFpds/uyYrRs+pMH+IQvN&#10;GoOXHkJds8DI1jV/hNINd+BBhjMOOgMpGy5SDVhNPjmpZl0zK1ItSI63B5r8/wvL73YPjjRVSac5&#10;JYZp7NFqyyoHpBIkiC4AQQvS1Fo/R/TaIj50n6DDdo96j8pYfSedjn+si6AdCd8fSMZQhKOyKIqL&#10;/HxGCUfbNM+L2Sy1IXtxt86HzwI0iUJJHXYxkct2tz5gKggdIfE2AzeNUqmTyvymQGCvEWkUBu9Y&#10;SZ9xksJeieilzFchkYqUeFSkIRQr5ciO4fgwzoUJqeYUF9ERJfHu1zgO+OjaZ/Ua54NHuhlMODjr&#10;xoBLLJ2kXX0fU5Y9Hvk7qjuKodt0aQbejw3dQLXHPjvoF8ZbftNgL26ZDw/M4YZga3Hrwz1+pIK2&#10;pDBIlNTgfv5NH/E4uGilpMWNK6n/sWVOUKK+GBzpj3lRxBVNh2J2PsWDO7Zsji1mq1eAXcGpxeyS&#10;GPFBjaJ0oJ/wcVjGW9HEDMe7SxpGcRX6dwAfFy6WywTCpbQs3Jq15TF0ZDlO2mP3xJwdxjEuxR2M&#10;u8nmJ1PZY6OngeU2gGzSyEaee1YH/nGh0yQPj098MY7PCfXyRC5+AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAH4M+PdwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7BVIc4lQI&#10;xBVEoUjc3HibRMTrKHab8PcsJzjOzmjmbbmZfS9OOMYukIFsqUAg1cF11Bh4f3ta3IKIyZKzfSA0&#10;8I0RNtX5WWkLFyZ6xdM2NYJLKBbWQJvSUEgZ6xa9jcswILF3CKO3ieXYSDfaict9L1dK5dLbjnih&#10;tQM+tFh/bY/ewO758PlxrV6aR38zTGFWkryWxlxezPd3IBLO6S8Mv/iMDhUz7cORXBS9gUXOQQNX&#10;OgPBdq61BrHnw3qVgaxK+f+B6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDiVZO0gQIA&#10;AGoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAfgz49&#10;3AAAAAgBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1905C228" w14:textId="2548CE12" w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00BE708D" w:rsidP="00EC4FFB">
+                    <w:p w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00BE708D" w:rsidP="00EC4FFB">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:spacing w:val="22"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="32"/>
                           <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:spacing w:val="22"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="32"/>
                           <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
                         </w:rPr>
                         <w:t>Nombre de la guía</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0CF624BE" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
+                    <w:p w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:spacing w:val="22"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="32"/>
                           <w:lang w:val="es-ES" w:eastAsia="es-CO"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="59EC46F1" w14:textId="560D3582" w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
+                    <w:p w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009835D5">
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>Versión</w:t>
                       </w:r>
                       <w:r w:rsidR="00BE708D">
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> XX</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="586A750C" w14:textId="0015086F" w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
+                    <w:p w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00306D4A">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009835D5">
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Proceso </w:t>
                       </w:r>
                       <w:r w:rsidR="00BE708D">
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>asociado</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="071943FA" w14:textId="5FA2DB1B" w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00BE708D" w:rsidP="00306D4A">
+                    <w:p w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00BE708D" w:rsidP="00306D4A">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>Mes</w:t>
                       </w:r>
                       <w:r w:rsidR="00406E06">
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> de </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>Año</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
@@ -2704,58 +2809,58 @@
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D52B0F" w:rsidRPr="00A53837" w:rsidSect="00F17909">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="2552" w:right="1701" w:bottom="2268" w:left="1701" w:header="964" w:footer="170" w:gutter="0"/>
       <w:pgNumType w:start="0" w:chapStyle="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43ECFFA6" w14:textId="77777777" w:rsidR="00F966AD" w:rsidRDefault="00F966AD">
+    <w:p w:rsidR="00083A0D" w:rsidRDefault="00083A0D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DFF7A08" w14:textId="77777777" w:rsidR="00F966AD" w:rsidRDefault="00F966AD">
+    <w:p w:rsidR="00083A0D" w:rsidRDefault="00083A0D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
@@ -2766,228 +2871,228 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2403B4A4" w14:textId="77777777" w:rsidR="00406E06" w:rsidRDefault="00406E06" w:rsidP="00FF637C">
+  <w:p w:rsidR="00406E06" w:rsidRDefault="00406E06" w:rsidP="00FF637C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3D35CEA5" w14:textId="77777777" w:rsidR="00406E06" w:rsidRDefault="00406E06" w:rsidP="00FF637C">
+  <w:p w:rsidR="00406E06" w:rsidRDefault="00406E06" w:rsidP="00FF637C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="54456C54" w14:textId="77777777" w:rsidR="00406E06" w:rsidRDefault="00406E06"/>
-  <w:p w14:paraId="0659AAEF" w14:textId="77777777" w:rsidR="00406E06" w:rsidRDefault="00406E06"/>
+  <w:p w:rsidR="00406E06" w:rsidRDefault="00406E06"/>
+  <w:p w:rsidR="00406E06" w:rsidRDefault="00406E06"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="36273367" w14:textId="13BE7AA4" w:rsidR="00406E06" w:rsidRPr="00B708D1" w:rsidRDefault="00406E06" w:rsidP="00F17909">
+  <w:p w:rsidR="00406E06" w:rsidRPr="00B708D1" w:rsidRDefault="00406E06" w:rsidP="00F17909">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:cs="Helvetica"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B708D1">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:cs="Helvetica"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00B708D1">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:cs="Helvetica"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00B708D1">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:cs="Helvetica"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BC267B">
+    <w:r w:rsidR="00E3334B">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:cs="Helvetica"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00B708D1">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:cs="Helvetica"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2929"/>
       <w:gridCol w:w="2930"/>
       <w:gridCol w:w="2930"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00406E06" w:rsidRPr="00012A6C" w14:paraId="1FEFA267" w14:textId="77777777" w:rsidTr="0065070C">
+    <w:tr w:rsidR="00406E06" w:rsidRPr="00012A6C" w:rsidTr="0065070C">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2929" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="18EBBD87" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
+        <w:p w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:ind w:right="360"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009835D5">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:noProof/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
                   <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58C7A979" wp14:editId="7EBD74E0">
                     <wp:simplePos x="0" y="0"/>
                     <wp:positionH relativeFrom="column">
                       <wp:posOffset>0</wp:posOffset>
@@ -3021,380 +3126,380 @@
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="2">
                               <a:schemeClr val="accent1"/>
                             </a:lnRef>
                             <a:fillRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:fillRef>
                             <a:effectRef idx="1">
                               <a:schemeClr val="accent1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="tx1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:bodyPr/>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="margin">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
-              <mc:Fallback xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+              <mc:Fallback>
                 <w:pict>
-                  <v:line w14:anchorId="671DC742" id="Conector recto 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="0,-11.65pt" to="444pt,-11.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb5ozz3AEAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IdJDUEyzk4SC9F&#10;a7TNBzDU0ibAF5asJf99l5QsG22BAEUvFB8zszu7q83jYA07AUbtXcuXi5ozcNJ32h1a/vLj+cOa&#10;s5iE64TxDlp+hsgft+/fbfrQwMofvekAGYm42PSh5ceUQlNVUR7BirjwARw9Ko9WJDrioepQ9KRu&#10;TbWq64eq99gF9BJipNun8ZFvi75SINNXpSIkZlpOuaWyYllf81ptN6I5oAhHLac0xD9kYYV2FHSW&#10;ehJJsJ+o/5CyWqKPXqWF9LbySmkJxQO5Wda/ufl+FAGKFypODHOZ4v+TlV9Oe2S6o95x5oSlFu2o&#10;UTJ5ZJg/bJlr1IfYEHTn9jidYthjNjwotPlLVthQ6nqe6wpDYpIu7x/u1uuayi8vb9WVGDCmT+At&#10;y5uWG+2yZdGI0+eYKBhBL5B8bRzrW363/HhPcjZQ4tEdCiF6o7tnbUyGlQGCnUF2EtT6NBQbpHWD&#10;opNxGQxlUKZw2eporuzS2cAY9xsoKhTZWY3h8oheIwgpwaVLFOMInWmK8pmJ9dvECX/NaiYv3yaP&#10;Pi6RvUsz2Wrn8W8C18KoEU8Fv/Gdt6++O5e2lweaw9KT6Z/Jg357LvTrn739BQAA//8DAFBLAwQU&#10;AAYACAAAACEAy4lHTNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgbTfd&#10;Li6lNl1E9KCeXGXR22wyNsVmUpJ0t/57Iwh6nPceb77XbGc3iCOF2HtWsFoWIIi1Nz13Cl5f7hcV&#10;iJiQDQ6eScEXRdi252cN1saf+JmOu9SJXMKxRgU2pbGWMmpLDuPSj8TZ+/DBYcpn6KQJeMrlbpBl&#10;UWykw57zB4sj3VrSn7vJKXiY35+mfbnH2RYrHa705q27e1Tq8mK+uQaRaE5/YfjBz+jQZqaDn9hE&#10;MSjIQ5KCRbleg8h2VVVZOfwqsm3k/wHtNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb&#10;5ozz3AEAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDLiUdM3AAAAAgBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" strokecolor="black [3213]" strokeweight=".25pt"/>
+                  <v:line w14:anchorId="35869314" id="Conector recto 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="0,-11.65pt" to="444pt,-11.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDb5ozz3AEAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IdJDUEyzk4SC9F&#10;a7TNBzDU0ibAF5asJf99l5QsG22BAEUvFB8zszu7q83jYA07AUbtXcuXi5ozcNJ32h1a/vLj+cOa&#10;s5iE64TxDlp+hsgft+/fbfrQwMofvekAGYm42PSh5ceUQlNVUR7BirjwARw9Ko9WJDrioepQ9KRu&#10;TbWq64eq99gF9BJipNun8ZFvi75SINNXpSIkZlpOuaWyYllf81ptN6I5oAhHLac0xD9kYYV2FHSW&#10;ehJJsJ+o/5CyWqKPXqWF9LbySmkJxQO5Wda/ufl+FAGKFypODHOZ4v+TlV9Oe2S6o95x5oSlFu2o&#10;UTJ5ZJg/bJlr1IfYEHTn9jidYthjNjwotPlLVthQ6nqe6wpDYpIu7x/u1uuayi8vb9WVGDCmT+At&#10;y5uWG+2yZdGI0+eYKBhBL5B8bRzrW363/HhPcjZQ4tEdCiF6o7tnbUyGlQGCnUF2EtT6NBQbpHWD&#10;opNxGQxlUKZw2eporuzS2cAY9xsoKhTZWY3h8oheIwgpwaVLFOMInWmK8pmJ9dvECX/NaiYv3yaP&#10;Pi6RvUsz2Wrn8W8C18KoEU8Fv/Gdt6++O5e2lweaw9KT6Z/Jg357LvTrn739BQAA//8DAFBLAwQU&#10;AAYACAAAACEAy4lHTNwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgbTfd&#10;Li6lNl1E9KCeXGXR22wyNsVmUpJ0t/57Iwh6nPceb77XbGc3iCOF2HtWsFoWIIi1Nz13Cl5f7hcV&#10;iJiQDQ6eScEXRdi252cN1saf+JmOu9SJXMKxRgU2pbGWMmpLDuPSj8TZ+/DBYcpn6KQJeMrlbpBl&#10;UWykw57zB4sj3VrSn7vJKXiY35+mfbnH2RYrHa705q27e1Tq8mK+uQaRaE5/YfjBz+jQZqaDn9hE&#10;MSjIQ5KCRbleg8h2VVVZOfwqsm3k/wHtNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDb&#10;5ozz3AEAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDLiUdM3AAAAAgBAAAPAAAAAAAAAAAAAAAAADYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" strokecolor="black [3213]" strokeweight=".25pt"/>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
           <w:r w:rsidRPr="009835D5">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:t xml:space="preserve">Carrera 6 No. 12-62 </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="26D2A5FB" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
+        <w:p w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:ind w:right="360"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009835D5">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:t xml:space="preserve">Bogotá, D.C. Colombia </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7A366206" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
+        <w:p w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009835D5">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:t xml:space="preserve">Teléfono: 601 7395656  </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="135B8A33" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
+        <w:p w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009835D5">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:t xml:space="preserve">Fax: 601 7395657 </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="39D1907B" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
+        <w:p w:rsidR="00406E06" w:rsidRPr="009835D5" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009835D5">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:t>Código Postal: 111711</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2930" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="37A0A33D" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="003E5BAD" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
+        <w:p w:rsidR="00406E06" w:rsidRPr="003E5BAD" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003E5BAD">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Internet: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r w:rsidRPr="003E5BAD">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>www.funcionpublica.gov.co</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="28A32BDC" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="003E5BAD" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
+        <w:p w:rsidR="00406E06" w:rsidRPr="003E5BAD" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003E5BAD">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="16D66274" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="00DB517D" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
+        <w:p w:rsidR="00406E06" w:rsidRPr="00DB517D" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003E5BAD">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
             <w:t xml:space="preserve">Email: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidRPr="00DB517D">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>eva@funcionpublica.gov.co</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="398BB337" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="00DB517D" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
+        <w:p w:rsidR="00406E06" w:rsidRPr="00DB517D" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2930" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="3F670BDD" w14:textId="4B065157" w:rsidR="00406E06" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
+        <w:p w:rsidR="00406E06" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:t>F Versión 0</w:t>
           </w:r>
           <w:r w:rsidR="00BE708D">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:t>1 - Fecha: 2025-02-26</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6F3EF0AE" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="00B818EA" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
+        <w:p w:rsidR="00406E06" w:rsidRPr="00B818EA" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="5CA4236B" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="00B818EA" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
+        <w:p w:rsidR="00406E06" w:rsidRPr="00B818EA" w:rsidRDefault="00406E06" w:rsidP="00B708D1">
           <w:pPr>
             <w:pStyle w:val="DAFPPiedepgina"/>
             <w:rPr>
               <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
               <w:color w:val="4D4D4D"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:eastAsia="es-ES"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003E5BAD">
             <w:rPr>
               <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
               <w:color w:val="4D4D4D"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:eastAsia="es-ES"/>
             </w:rPr>
             <w:t>Si este documento se encuentra impreso no se garantiza su vigencia</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
               <w:color w:val="4D4D4D"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:eastAsia="es-ES"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidRPr="00B818EA">
             <w:rPr>
               <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
               <w:color w:val="4D4D4D"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:eastAsia="es-ES"/>
             </w:rPr>
             <w:t>La versión vigente reposa en el Sistema Integrado de Planeación y Gestión (Intranet)</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="47361DCA" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="00884557" w:rsidRDefault="00406E06" w:rsidP="00F17909">
+  <w:p w:rsidR="00406E06" w:rsidRPr="00884557" w:rsidRDefault="00406E06" w:rsidP="00F17909">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:lang w:val="es-CO"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="611952A5" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="000C5469" w:rsidRDefault="00406E06" w:rsidP="00B71B35">
+  <w:p w:rsidR="00406E06" w:rsidRPr="000C5469" w:rsidRDefault="00406E06" w:rsidP="00B71B35">
     <w:pPr>
       <w:pStyle w:val="xmsonospacing"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="212121"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="499F74ED" w14:textId="77777777" w:rsidR="00F966AD" w:rsidRDefault="00F966AD">
+    <w:p w:rsidR="00083A0D" w:rsidRDefault="00083A0D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DDC550C" w14:textId="77777777" w:rsidR="00F966AD" w:rsidRDefault="00F966AD">
+    <w:p w:rsidR="00083A0D" w:rsidRDefault="00083A0D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="10BDB024" w14:textId="77777777" w:rsidR="00406E06" w:rsidRPr="00F17909" w:rsidRDefault="00406E06" w:rsidP="00F17909">
+  <w:p w:rsidR="00406E06" w:rsidRPr="00F17909" w:rsidRDefault="00406E06" w:rsidP="00F17909">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="264E4EAF" wp14:editId="252D5FF9">
           <wp:extent cx="1285008" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="3" name="Imagen 3" descr="Escudo de armas de Colombia con texto de Función Pública " title="Logo de Función Pública"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Funcion pública color 1.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -3408,51 +3513,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1285008" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5D87C3AD" w14:textId="77777777" w:rsidR="00406E06" w:rsidRDefault="00406E06" w:rsidP="00316875">
+  <w:p w:rsidR="00406E06" w:rsidRDefault="00406E06" w:rsidP="00316875">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:hanging="1418"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4539A11F" wp14:editId="4EE703E5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>2708910</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="4592955" cy="1929765"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="9676" y="0"/>
               <wp:lineTo x="8780" y="1706"/>
               <wp:lineTo x="8421" y="2559"/>
@@ -3612,92 +3717,93 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="47"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-CO" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B7995"/>
     <w:rsid w:val="00004E8D"/>
     <w:rsid w:val="0000713D"/>
     <w:rsid w:val="00027154"/>
     <w:rsid w:val="00057A37"/>
     <w:rsid w:val="00057C31"/>
     <w:rsid w:val="00065472"/>
+    <w:rsid w:val="00083A0D"/>
     <w:rsid w:val="0008464F"/>
     <w:rsid w:val="0009486F"/>
     <w:rsid w:val="000A4CC4"/>
     <w:rsid w:val="000C1B58"/>
     <w:rsid w:val="000C5469"/>
     <w:rsid w:val="000D4D44"/>
     <w:rsid w:val="000D6A7C"/>
     <w:rsid w:val="000E1A3C"/>
     <w:rsid w:val="000E7990"/>
     <w:rsid w:val="000F0B92"/>
     <w:rsid w:val="000F7446"/>
     <w:rsid w:val="00100077"/>
     <w:rsid w:val="00102C72"/>
     <w:rsid w:val="001103D9"/>
     <w:rsid w:val="001236CE"/>
     <w:rsid w:val="0013492E"/>
     <w:rsid w:val="001422F4"/>
     <w:rsid w:val="0014719F"/>
     <w:rsid w:val="00164F74"/>
     <w:rsid w:val="0018139F"/>
     <w:rsid w:val="00184619"/>
     <w:rsid w:val="00186A26"/>
     <w:rsid w:val="001C1BEE"/>
     <w:rsid w:val="001C6258"/>
     <w:rsid w:val="001D74A0"/>
@@ -3855,50 +3961,51 @@
     <w:rsid w:val="00A2480C"/>
     <w:rsid w:val="00A311DB"/>
     <w:rsid w:val="00A472ED"/>
     <w:rsid w:val="00A51281"/>
     <w:rsid w:val="00A53837"/>
     <w:rsid w:val="00A61484"/>
     <w:rsid w:val="00A67F93"/>
     <w:rsid w:val="00A72E02"/>
     <w:rsid w:val="00A77B5C"/>
     <w:rsid w:val="00A8402E"/>
     <w:rsid w:val="00A91D8B"/>
     <w:rsid w:val="00A92F40"/>
     <w:rsid w:val="00A933E7"/>
     <w:rsid w:val="00AA1F78"/>
     <w:rsid w:val="00AA4CED"/>
     <w:rsid w:val="00AA53F2"/>
     <w:rsid w:val="00AC2E11"/>
     <w:rsid w:val="00AC33DC"/>
     <w:rsid w:val="00AC3CF4"/>
     <w:rsid w:val="00AC5E7A"/>
     <w:rsid w:val="00AE70E6"/>
     <w:rsid w:val="00AF4BD6"/>
     <w:rsid w:val="00AF5187"/>
     <w:rsid w:val="00AF727D"/>
     <w:rsid w:val="00B0398D"/>
+    <w:rsid w:val="00B04576"/>
     <w:rsid w:val="00B110F8"/>
     <w:rsid w:val="00B13BFE"/>
     <w:rsid w:val="00B2339C"/>
     <w:rsid w:val="00B274EC"/>
     <w:rsid w:val="00B35AB4"/>
     <w:rsid w:val="00B41D4A"/>
     <w:rsid w:val="00B51757"/>
     <w:rsid w:val="00B6196D"/>
     <w:rsid w:val="00B708D1"/>
     <w:rsid w:val="00B71B35"/>
     <w:rsid w:val="00B818EA"/>
     <w:rsid w:val="00B83D95"/>
     <w:rsid w:val="00B85B7A"/>
     <w:rsid w:val="00B92C57"/>
     <w:rsid w:val="00BA1DE8"/>
     <w:rsid w:val="00BA22FF"/>
     <w:rsid w:val="00BA49EC"/>
     <w:rsid w:val="00BA4E2F"/>
     <w:rsid w:val="00BB2C40"/>
     <w:rsid w:val="00BC18C2"/>
     <w:rsid w:val="00BC267B"/>
     <w:rsid w:val="00BC3150"/>
     <w:rsid w:val="00BC5710"/>
     <w:rsid w:val="00BE708D"/>
     <w:rsid w:val="00BF787C"/>
@@ -3913,101 +4020,102 @@
     <w:rsid w:val="00C6616A"/>
     <w:rsid w:val="00C662C3"/>
     <w:rsid w:val="00CA0FE5"/>
     <w:rsid w:val="00CA38FC"/>
     <w:rsid w:val="00CB1915"/>
     <w:rsid w:val="00CE794D"/>
     <w:rsid w:val="00CF5A2E"/>
     <w:rsid w:val="00D03E06"/>
     <w:rsid w:val="00D05AC4"/>
     <w:rsid w:val="00D173B5"/>
     <w:rsid w:val="00D277CD"/>
     <w:rsid w:val="00D34B75"/>
     <w:rsid w:val="00D52B0F"/>
     <w:rsid w:val="00D77246"/>
     <w:rsid w:val="00D83576"/>
     <w:rsid w:val="00D9402F"/>
     <w:rsid w:val="00DA72C2"/>
     <w:rsid w:val="00DC237F"/>
     <w:rsid w:val="00DC3403"/>
     <w:rsid w:val="00DD7CEF"/>
     <w:rsid w:val="00DE1C05"/>
     <w:rsid w:val="00DE7B33"/>
     <w:rsid w:val="00E064EE"/>
     <w:rsid w:val="00E07791"/>
     <w:rsid w:val="00E23579"/>
+    <w:rsid w:val="00E3334B"/>
     <w:rsid w:val="00E36177"/>
     <w:rsid w:val="00E5665C"/>
     <w:rsid w:val="00E624BC"/>
     <w:rsid w:val="00E872D7"/>
     <w:rsid w:val="00EA385F"/>
     <w:rsid w:val="00EA39EF"/>
     <w:rsid w:val="00EB5D39"/>
     <w:rsid w:val="00EB7195"/>
     <w:rsid w:val="00EC4FFB"/>
     <w:rsid w:val="00EC57B9"/>
     <w:rsid w:val="00EE13B6"/>
     <w:rsid w:val="00F07202"/>
     <w:rsid w:val="00F10DE5"/>
     <w:rsid w:val="00F17909"/>
     <w:rsid w:val="00F218E1"/>
     <w:rsid w:val="00F270B3"/>
     <w:rsid w:val="00F2758B"/>
     <w:rsid w:val="00F34B65"/>
     <w:rsid w:val="00F42527"/>
     <w:rsid w:val="00F810C2"/>
     <w:rsid w:val="00F94ED6"/>
     <w:rsid w:val="00F966AD"/>
     <w:rsid w:val="00FA71DE"/>
     <w:rsid w:val="00FB3B3E"/>
     <w:rsid w:val="00FB564A"/>
     <w:rsid w:val="00FC3EB8"/>
     <w:rsid w:val="00FD78B7"/>
     <w:rsid w:val="00FE231D"/>
     <w:rsid w:val="00FE2847"/>
     <w:rsid w:val="00FF08CF"/>
     <w:rsid w:val="00FF637C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="43C8C1E6"/>
   <w15:docId w15:val="{767F3B4D-AE1C-4C04-9704-0B66AC05056E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -6148,87 +6256,87 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress>Mes Año</CompanyAddress>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0DDD587-CA7F-4C9B-827B-9F7E858F988A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88E907A6-1629-4D49-B857-AC53BC71BEDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Plantilla-informes-v3 (2)</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>2646</Characters>
+  <Pages>1</Pages>
+  <Words>430</Words>
+  <Characters>2365</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Guía nombre de la guía</vt:lpstr>
+      <vt:lpstr>Guia XXXX</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3006</CharactersWithSpaces>
+  <CharactersWithSpaces>2790</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>6619141</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:webmaster@funcionpublica.gov.co</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2687027</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -6251,36 +6359,36 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>-1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>2052</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Membrete_header-01</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Plantilla guía</dc:title>
+  <dc:title>Guia XXXX</dc:title>
   <dc:subject>Plantilla para la construcción y diseño de guías para el Sistema integrado de planeación y gestión</dc:subject>
   <dc:creator>Departamento Administrativo de la Función Pública</dc:creator>
   <cp:keywords>Plantilla, Guía</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>