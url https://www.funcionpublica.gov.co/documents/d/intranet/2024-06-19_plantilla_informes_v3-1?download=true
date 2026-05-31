--- v0 (2025-12-11)
+++ v1 (2026-05-31)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
         </w:rPr>
         <w:id w:val="-1506660267"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="3F2D702A" w14:textId="77777777" w:rsidR="000C5469" w:rsidRPr="009835D5" w:rsidRDefault="000C5469" w:rsidP="00E5665C">
           <w:pPr>
             <w:spacing w:line="360" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
             </w:rPr>
           </w:pPr>
@@ -221,51 +221,51 @@
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln w="6350">
                               <a:noFill/>
                             </a:ln>
                             <a:effectLst/>
                           </wps:spPr>
                           <wps:style>
                             <a:lnRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:lnRef>
                             <a:fillRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:fillRef>
                             <a:effectRef idx="0">
                               <a:schemeClr val="accent1"/>
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="dk1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w14:paraId="75942C4C" w14:textId="77777777" w:rsidR="003E5BAD" w:rsidRPr="000C5469" w:rsidRDefault="00BC5710" w:rsidP="003E5BAD">
+                              <w:p w14:paraId="75942C4C" w14:textId="77777777" w:rsidR="003E5BAD" w:rsidRPr="000C5469" w:rsidRDefault="00410BDC" w:rsidP="003E5BAD">
                                 <w:pPr>
                                   <w:pStyle w:val="Sinespaciado"/>
                                   <w:jc w:val="right"/>
                                   <w:rPr>
                                     <w:rFonts w:cs="Helvetica"/>
                                     <w:caps/>
                                     <w:color w:val="4D4D4D"/>
                                     <w:sz w:val="52"/>
                                     <w:szCs w:val="52"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:cs="Helvetica"/>
                                       <w:caps/>
                                       <w:color w:val="4D4D4D"/>
                                       <w:sz w:val="52"/>
                                       <w:szCs w:val="52"/>
                                     </w:rPr>
                                     <w:alias w:val="Título"/>
                                     <w:tag w:val=""/>
                                     <w:id w:val="-1315561441"/>
                                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                                     <w:text w:multiLine="1"/>
@@ -287,51 +287,51 @@
                             </w:txbxContent>
                           </wps:txbx>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>73400</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
                   <v:shape w14:anchorId="3781337B" id="Cuadro de texto 113" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:91.25pt;margin-top:515.7pt;width:453pt;height:43.45pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:734;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:734;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQQP/gewIAAGQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hKVbZVpKgrYpqE&#10;AAETz65jt9Fsn3d2m3R//c5OUhDbC9NenIvvu8/3+/yis4btFYYGXMUnJyVnykmoG7ep+PfHqw+f&#10;OAtRuFoYcKriBxX4xeL9u/PWz9UpbMHUChmRuDBvfcW3Mfp5UQS5VVaEE/DKkVIDWhHpFzdFjaIl&#10;dmuK07I8K1rA2iNIFQLdXvZKvsj8WisZb7UOKjJTcfIt5hPzuU5nsTgX8w0Kv23k4Ib4By+saBw9&#10;eqS6FFGwHTZ/UNlGIgTQ8USCLUDrRqocA0UzKV9F87AVXuVYKDnBH9MU/h+tvNnfIWtqqt1kypkT&#10;loq02okagdWKRdVFYElFiWp9mBP+wZNF7L5AR0bjfaDLFH+n0aYvRcZITyk/HNNMXEzS5ezjbDop&#10;SSVJN5udlp9niaZ4tvYY4lcFliWh4khlzNkV++sQe+gISY85uGqMyaU0jrUVP5vOymxw1BC5cQmr&#10;clMMNCmi3vMsxYNRCWPcvdKUlBxAusjtqFYG2V5QIwkplYs59sxL6ITS5MRbDAf8s1dvMe7jGF8G&#10;F4/GtnGAOfpXbtc/Rpd1j6ecv4g7ibFbd303jIVdQ32geiP0oxO8vGqoKNcixDuBNCtUR5r/eEuH&#10;NkDJh0HibAv462/3CU8tTFrOWpq9ioefO4GKM/PNUXOnQR0FHIX1KLidXQFVYUKbxcsskgFGM4oa&#10;wT7RWlimV0glnKS3Kr4exVXsNwCtFamWywyicfQiXrsHLxN1KkpqscfuSaAf+jBNww2MUynmr9qx&#10;xyZLB8tdBN3kXk157bM45JtGOXf7sHbSrnj5n1HPy3HxGwAA//8DAFBLAwQUAAYACAAAACEAHG0g&#10;U+EAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hCb41kxzXCtRxCoaXQQmmS&#10;D5AtxTaxVsZSHOfvuzm1t5ndYfZtuVncwGY7hd6jgmQlgFlsvOmxVXDYvz1JYCFqNHrwaBVcbYBN&#10;dX9X6sL4C/7YeRdbRiUYCq2gi3EsOA9NZ50OKz9apN3RT05HslPLzaQvVO4GngqRc6d7pAudHu1r&#10;Z5vT7uwUfLjsa8749nOPh+90eK/7PM+vSj0+LNsXYNEu8S8MN3xCh4qYan9GE9hAXqbPFCUh1kkG&#10;7BYRUtKsJpUkcg28Kvn/N6pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANBA/+B7AgAA&#10;ZAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABxtIFPh&#10;AAAADgEAAA8AAAAAAAAAAAAAAAAA1QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                     <v:textbox inset="0,0,0,0">
                       <w:txbxContent>
-                        <w:p w14:paraId="75942C4C" w14:textId="77777777" w:rsidR="003E5BAD" w:rsidRPr="000C5469" w:rsidRDefault="00BC5710" w:rsidP="003E5BAD">
+                        <w:p w14:paraId="75942C4C" w14:textId="77777777" w:rsidR="003E5BAD" w:rsidRPr="000C5469" w:rsidRDefault="00410BDC" w:rsidP="003E5BAD">
                           <w:pPr>
                             <w:pStyle w:val="Sinespaciado"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:cs="Helvetica"/>
                               <w:caps/>
                               <w:color w:val="4D4D4D"/>
                               <w:sz w:val="52"/>
                               <w:szCs w:val="52"/>
                             </w:rPr>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Helvetica"/>
                                 <w:caps/>
                                 <w:color w:val="4D4D4D"/>
                                 <w:sz w:val="52"/>
                                 <w:szCs w:val="52"/>
                               </w:rPr>
                               <w:alias w:val="Título"/>
                               <w:tag w:val=""/>
                               <w:id w:val="-1315561441"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
                               <w:text w:multiLine="1"/>
@@ -434,92 +434,92 @@
                                   <w:p w14:paraId="17734F97" w14:textId="77777777" w:rsidR="000C5469" w:rsidRPr="000C5469" w:rsidRDefault="008B7995">
                                     <w:pPr>
                                       <w:pStyle w:val="Sinespaciado"/>
                                       <w:jc w:val="right"/>
                                       <w:rPr>
                                         <w:rFonts w:cs="Helvetica"/>
                                         <w:caps/>
                                         <w:color w:val="4D4D4D"/>
                                         <w:sz w:val="28"/>
                                         <w:szCs w:val="28"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r>
                                       <w:rPr>
                                         <w:rFonts w:cs="Helvetica"/>
                                         <w:caps/>
                                         <w:color w:val="4D4D4D"/>
                                         <w:sz w:val="28"/>
                                         <w:szCs w:val="28"/>
                                       </w:rPr>
                                       <w:t>Validar</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:sdtContent>
                               </w:sdt>
-                              <w:p w14:paraId="3DC11CD6" w14:textId="77777777" w:rsidR="000C5469" w:rsidRPr="000C5469" w:rsidRDefault="00BC5710">
+                              <w:p w14:paraId="3DC11CD6" w14:textId="77777777" w:rsidR="000C5469" w:rsidRPr="000C5469" w:rsidRDefault="00410BDC">
                                 <w:pPr>
                                   <w:pStyle w:val="Sinespaciado"/>
                                   <w:jc w:val="right"/>
                                   <w:rPr>
                                     <w:rFonts w:cs="Helvetica"/>
                                     <w:caps/>
                                     <w:color w:val="4D4D4D"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:cs="Helvetica"/>
                                       <w:caps/>
                                       <w:color w:val="4D4D4D"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:alias w:val="Compañía"/>
                                     <w:tag w:val=""/>
                                     <w:id w:val="-661235724"/>
                                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
                                     <w:text/>
                                   </w:sdtPr>
                                   <w:sdtEndPr/>
                                   <w:sdtContent>
                                     <w:r w:rsidR="003E5BAD">
                                       <w:rPr>
                                         <w:rFonts w:cs="Helvetica"/>
                                         <w:color w:val="4D4D4D"/>
                                         <w:sz w:val="20"/>
                                         <w:szCs w:val="20"/>
                                       </w:rPr>
                                       <w:t>Versión xx</w:t>
                                     </w:r>
                                   </w:sdtContent>
                                 </w:sdt>
                               </w:p>
-                              <w:p w14:paraId="347C146F" w14:textId="77777777" w:rsidR="000C5469" w:rsidRPr="000C5469" w:rsidRDefault="00BC5710">
+                              <w:p w14:paraId="347C146F" w14:textId="77777777" w:rsidR="000C5469" w:rsidRPr="000C5469" w:rsidRDefault="00410BDC">
                                 <w:pPr>
                                   <w:pStyle w:val="Sinespaciado"/>
                                   <w:jc w:val="right"/>
                                   <w:rPr>
                                     <w:rFonts w:cs="Helvetica"/>
                                     <w:caps/>
                                     <w:color w:val="4D4D4D"/>
                                     <w:sz w:val="20"/>
                                     <w:szCs w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:sdt>
                                   <w:sdtPr>
                                     <w:rPr>
                                       <w:rFonts w:cs="Helvetica"/>
                                       <w:color w:val="4D4D4D"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:alias w:val="Dirección"/>
                                     <w:tag w:val=""/>
                                     <w:id w:val="171227497"/>
                                     <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:CompanyAddress[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
                                     <w:text/>
                                   </w:sdtPr>
@@ -582,92 +582,92 @@
                             <w:p w14:paraId="17734F97" w14:textId="77777777" w:rsidR="000C5469" w:rsidRPr="000C5469" w:rsidRDefault="008B7995">
                               <w:pPr>
                                 <w:pStyle w:val="Sinespaciado"/>
                                 <w:jc w:val="right"/>
                                 <w:rPr>
                                   <w:rFonts w:cs="Helvetica"/>
                                   <w:caps/>
                                   <w:color w:val="4D4D4D"/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:cs="Helvetica"/>
                                   <w:caps/>
                                   <w:color w:val="4D4D4D"/>
                                   <w:sz w:val="28"/>
                                   <w:szCs w:val="28"/>
                                 </w:rPr>
                                 <w:t>Validar</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
-                        <w:p w14:paraId="3DC11CD6" w14:textId="77777777" w:rsidR="000C5469" w:rsidRPr="000C5469" w:rsidRDefault="00BC5710">
+                        <w:p w14:paraId="3DC11CD6" w14:textId="77777777" w:rsidR="000C5469" w:rsidRPr="000C5469" w:rsidRDefault="00410BDC">
                           <w:pPr>
                             <w:pStyle w:val="Sinespaciado"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:cs="Helvetica"/>
                               <w:caps/>
                               <w:color w:val="4D4D4D"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Helvetica"/>
                                 <w:caps/>
                                 <w:color w:val="4D4D4D"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:alias w:val="Compañía"/>
                               <w:tag w:val=""/>
                               <w:id w:val="-661235724"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Company[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
                               <w:text/>
                             </w:sdtPr>
                             <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:r w:rsidR="003E5BAD">
                                 <w:rPr>
                                   <w:rFonts w:cs="Helvetica"/>
                                   <w:color w:val="4D4D4D"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Versión xx</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
-                        <w:p w14:paraId="347C146F" w14:textId="77777777" w:rsidR="000C5469" w:rsidRPr="000C5469" w:rsidRDefault="00BC5710">
+                        <w:p w14:paraId="347C146F" w14:textId="77777777" w:rsidR="000C5469" w:rsidRPr="000C5469" w:rsidRDefault="00410BDC">
                           <w:pPr>
                             <w:pStyle w:val="Sinespaciado"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:cs="Helvetica"/>
                               <w:caps/>
                               <w:color w:val="4D4D4D"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Helvetica"/>
                                 <w:color w:val="4D4D4D"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:alias w:val="Dirección"/>
                               <w:tag w:val=""/>
                               <w:id w:val="171227497"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/coverPageProps' " w:xpath="/ns0:CoverPageProperties[1]/ns0:CompanyAddress[1]" w:storeItemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}"/>
                               <w:text/>
                             </w:sdtPr>
@@ -1206,51 +1206,51 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009835D5">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Texto de hipervínculo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E0B3652" w14:textId="77777777" w:rsidR="00E5665C" w:rsidRPr="009835D5" w:rsidRDefault="00E5665C" w:rsidP="00E5665C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F2FBF74" w14:textId="77777777" w:rsidR="00E5665C" w:rsidRPr="009835D5" w:rsidRDefault="00BC5710" w:rsidP="00E5665C">
+    <w:p w14:paraId="4F2FBF74" w14:textId="77777777" w:rsidR="00E5665C" w:rsidRPr="009835D5" w:rsidRDefault="00410BDC" w:rsidP="00E5665C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00E5665C" w:rsidRPr="009835D5">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Helvetica"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>http://www.google.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E5665C" w:rsidRPr="009835D5">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -2142,119 +2142,79 @@
       </w:r>
       <w:r w:rsidRPr="009835D5">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:b/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009835D5">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:b/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009835D5">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nombre de referencia de la gráfica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135CF225" w14:textId="77777777" w:rsidR="00207B0E" w:rsidRPr="009835D5" w:rsidRDefault="00207B0E" w:rsidP="00207B0E">
+    <w:p w14:paraId="135CF225" w14:textId="0E256CB1" w:rsidR="00207B0E" w:rsidRPr="009835D5" w:rsidRDefault="00207B0E" w:rsidP="00207B0E">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009835D5">
-[...40 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6FC2216C" w14:textId="77777777" w:rsidR="00207B0E" w:rsidRPr="009835D5" w:rsidRDefault="00207B0E" w:rsidP="009835D5">
       <w:pPr>
         <w:pStyle w:val="DAFPFuente"/>
       </w:pPr>
       <w:r w:rsidRPr="009835D5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Fuente:</w:t>
       </w:r>
       <w:r w:rsidR="009835D5">
         <w:t xml:space="preserve"> XXXXXXX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05891DFB" w14:textId="77777777" w:rsidR="009835D5" w:rsidRDefault="00E5665C" w:rsidP="009835D5">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="009835D5">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="009835D5">
         <w:lastRenderedPageBreak/>
         <w:t>Bibliografía</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="784FCF77" w14:textId="77777777" w:rsidR="009835D5" w:rsidRDefault="009835D5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D70BA8" w14:textId="77777777" w:rsidR="009835D5" w:rsidRDefault="009835D5" w:rsidP="009835D5">
       <w:pPr>
@@ -2535,87 +2495,87 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6A1BDF4F" w14:textId="77777777" w:rsidR="009835D5" w:rsidRPr="009835D5" w:rsidRDefault="003E5BAD" w:rsidP="009835D5">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                         <w:t>Mes de 20XX</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E5665C" w:rsidRPr="009835D5" w:rsidSect="00F17909">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="2552" w:right="1701" w:bottom="2268" w:left="1701" w:header="964" w:footer="170" w:gutter="0"/>
       <w:pgNumType w:start="0" w:chapStyle="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5A0E08C3" w14:textId="77777777" w:rsidR="00BC5710" w:rsidRDefault="00BC5710">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4132D4F1" w14:textId="77777777" w:rsidR="00BC5710" w:rsidRDefault="00BC5710">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2659,114 +2619,116 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="71F12DE2" w14:textId="77777777" w:rsidR="00443287" w:rsidRDefault="00443287" w:rsidP="00FF637C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4C7A247F" w14:textId="77777777" w:rsidR="00443287" w:rsidRDefault="00443287" w:rsidP="00FF637C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="04D6FD79" w14:textId="77777777" w:rsidR="00C115E4" w:rsidRDefault="00C115E4"/>
   <w:p w14:paraId="46C6BC8F" w14:textId="77777777" w:rsidR="00C115E4" w:rsidRDefault="00C115E4"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="1D68ADC3" w14:textId="77777777" w:rsidR="00F17909" w:rsidRPr="00884557" w:rsidRDefault="00F17909" w:rsidP="00F17909">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:cs="Helvetica"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00884557">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:cs="Helvetica"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00884557">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:cs="Helvetica"/>
         <w:szCs w:val="22"/>
@@ -3032,51 +2994,51 @@
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="2346C5BE" w14:textId="77777777" w:rsidR="00F17909" w:rsidRPr="00884557" w:rsidRDefault="00F17909" w:rsidP="00F17909">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00884557">
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
             <w:t xml:space="preserve">Email: </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6D1CCAC2" w14:textId="77777777" w:rsidR="00F17909" w:rsidRPr="00884557" w:rsidRDefault="00BC5710" w:rsidP="00F17909">
+        <w:p w14:paraId="6D1CCAC2" w14:textId="77777777" w:rsidR="00F17909" w:rsidRPr="00884557" w:rsidRDefault="00410BDC" w:rsidP="00F17909">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:rPr>
               <w:rFonts w:cs="Helvetica"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:val="es-CO"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r w:rsidR="00F17909" w:rsidRPr="00884557">
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:cs="Helvetica"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-CO"/>
               </w:rPr>
               <w:t>eva@funcionpublica.gov.co</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
@@ -3179,110 +3141,110 @@
                         </a:solidFill>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
           <w:pict>
             <v:line w14:anchorId="07E8C71B" id="Conector recto 5" o:spid="_x0000_s1026" alt="Título: Linea espaciadora - Descripción: Linea espaciadora" style="position:absolute;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,-44.4pt" to="450pt,-44.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeAkXQ9QEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2xnyDoEcXpI0V2K&#10;LdjWH6DKVCJAX6C02Pn3o2THCdYBBYZdZEnkI/keKW/uB2vYCTBq71reLGrOwEnfaXdo+fPPxw+f&#10;OYtJuE4Y76DlZ4j8fvv+3aYPa1j6ozcdIKMgLq770PJjSmFdVVEewYq48AEcGZVHKxId8VB1KHqK&#10;bk21rOtPVe+xC+glxEi3D6ORb0t8pUCmb0pFSMy0nGpLZcWyvuS12m7E+oAiHLWcyhD/UIUV2lHS&#10;OdSDSIL9Qv0qlNUSffQqLaS3lVdKSygciE1T/8Hmx1EEKFxInBhmmeL/Cyu/nvbIdNfyFWdOWGrR&#10;jholk0eG+cPovoMoSbMn7UAwiEFILTqPgvTUyRDktYV07UNcU/id2+N0imGPWaRBoc1fos+G0ovz&#10;3AsYEpN0ubprVnVNLZMXW3UFBozpC3jL8qblhgor6ovTU0yUjFwvLjmPcaxv+cfmjrhIG4hsdIcC&#10;iN7o7lEbk93K0MHOIDsJGpc0NHk8KNaNF52My85QhmtKl6mO5MounQ2Meb+DInGJznJMl8f6mkFI&#10;CS5dshhH3hmmqJ4ZWL8NnPyvVc3g5m3wyOOS2bs0g612Hv8W4CqMGv1JpBveefviu3NpezHQ7BYd&#10;p3eWH8ftucCvf4PtbwAAAP//AwBQSwMEFAAGAAgAAAAhANCaPnXbAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLAzEQhe+C/yGM4K1NWrCs280WET2oJ1spekuT6WZxkyxJto3/3hEEPc57jzfv&#10;azbFDeyEMfXBS1jMBTD0OpjedxLedo+zCljKyhs1BI8SvjDBpr28aFRtwtm/4mmbO0YlPtVKgs15&#10;rDlP2qJTaR5G9OQdQ3Qq0xk7bqI6U7kb+FKIFXeq9/TBqhHvLerP7eQkPJWPl2m/3KtixULHG716&#10;7x6epby+KndrYBlL/gvDz3yaDi1tOoTJm8QGCQSSJcyqigDIvhWClMOvwtuG/wdovwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCeAkXQ9QEAAFUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDQmj512wAAAAgBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" strokecolor="black [3213]" strokeweight=".25pt">
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="5B21F725" w14:textId="77777777" w:rsidR="00C115E4" w:rsidRPr="00884557" w:rsidRDefault="00C115E4" w:rsidP="00F17909">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:lang w:val="es-CO"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="6032E93F" w14:textId="77777777" w:rsidR="00443287" w:rsidRPr="000C5469" w:rsidRDefault="00443287" w:rsidP="00B71B35">
     <w:pPr>
       <w:pStyle w:val="xmsonospacing"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="212121"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5724B702" w14:textId="77777777" w:rsidR="00BC5710" w:rsidRDefault="00BC5710">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7336E0F0" w14:textId="77777777" w:rsidR="00BC5710" w:rsidRDefault="00BC5710">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="37EFD214" w14:textId="77777777" w:rsidR="00443287" w:rsidRPr="00F17909" w:rsidRDefault="00F17909" w:rsidP="00F17909">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="004061A7" wp14:editId="40EF02D5">
           <wp:extent cx="1285008" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="3" name="Imagen 3" descr="Escudo de armas de Colombia con texto de Función Pública " title="Logo de Función Pública"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Funcion pública color 1.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -3296,51 +3258,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1285008" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="1A030B34" w14:textId="77777777" w:rsidR="00443287" w:rsidRDefault="00F17909" w:rsidP="00316875">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:hanging="1418"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4014BE20" wp14:editId="76CE9F79">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>2708910</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="4592955" cy="1929765"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="9676" y="0"/>
               <wp:lineTo x="8780" y="1706"/>
@@ -3399,51 +3361,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4592955" cy="1929765"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BCE0528"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0C0A000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B3318C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="534C01A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3970,65 +3932,65 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B7995"/>
     <w:rsid w:val="00004E8D"/>
     <w:rsid w:val="0000713D"/>
     <w:rsid w:val="00027154"/>
     <w:rsid w:val="00057A37"/>
     <w:rsid w:val="00057C31"/>
     <w:rsid w:val="0008464F"/>
@@ -4049,50 +4011,51 @@
     <w:rsid w:val="0022597E"/>
     <w:rsid w:val="00263DA1"/>
     <w:rsid w:val="00264821"/>
     <w:rsid w:val="002777D5"/>
     <w:rsid w:val="002915AB"/>
     <w:rsid w:val="002A2FF4"/>
     <w:rsid w:val="002A6588"/>
     <w:rsid w:val="002C0A5F"/>
     <w:rsid w:val="002D5E79"/>
     <w:rsid w:val="002D7F9E"/>
     <w:rsid w:val="002E7B1A"/>
     <w:rsid w:val="002F7A32"/>
     <w:rsid w:val="003015F9"/>
     <w:rsid w:val="003103E5"/>
     <w:rsid w:val="00316875"/>
     <w:rsid w:val="003229EC"/>
     <w:rsid w:val="00335881"/>
     <w:rsid w:val="0035206F"/>
     <w:rsid w:val="003B65E8"/>
     <w:rsid w:val="003D67B0"/>
     <w:rsid w:val="003E5BAD"/>
     <w:rsid w:val="003F12B7"/>
     <w:rsid w:val="003F2403"/>
     <w:rsid w:val="003F61DB"/>
     <w:rsid w:val="003F730B"/>
+    <w:rsid w:val="00410BDC"/>
     <w:rsid w:val="00443287"/>
     <w:rsid w:val="004552A6"/>
     <w:rsid w:val="00490495"/>
     <w:rsid w:val="004B7408"/>
     <w:rsid w:val="004D25E6"/>
     <w:rsid w:val="004E7449"/>
     <w:rsid w:val="004F5981"/>
     <w:rsid w:val="004F6A69"/>
     <w:rsid w:val="0051168C"/>
     <w:rsid w:val="00512B26"/>
     <w:rsid w:val="00544780"/>
     <w:rsid w:val="00551557"/>
     <w:rsid w:val="00552B46"/>
     <w:rsid w:val="00586987"/>
     <w:rsid w:val="005B0354"/>
     <w:rsid w:val="005D583F"/>
     <w:rsid w:val="005E0B3E"/>
     <w:rsid w:val="005F6869"/>
     <w:rsid w:val="00606F1F"/>
     <w:rsid w:val="00641BE1"/>
     <w:rsid w:val="00645D09"/>
     <w:rsid w:val="00646D18"/>
     <w:rsid w:val="00662BD7"/>
     <w:rsid w:val="00687D82"/>
     <w:rsid w:val="006A53FF"/>
@@ -4205,74 +4168,74 @@
     <w:rsid w:val="00FB3B3E"/>
     <w:rsid w:val="00FB564A"/>
     <w:rsid w:val="00FD78B7"/>
     <w:rsid w:val="00FE231D"/>
     <w:rsid w:val="00FE2847"/>
     <w:rsid w:val="00FF637C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="42F6CBB1"/>
   <w15:docId w15:val="{767F3B4D-AE1C-4C04-9704-0B66AC05056E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4328,94 +4291,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -4584,51 +4551,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003F61DB"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:color w:val="4D4D4D"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003F61DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="360" w:after="120"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -5416,99 +5382,99 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Narrow"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DAFPPiedepginaCar">
     <w:name w:val="DAFP Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="DAFPPiedepgina"/>
     <w:rsid w:val="00B818EA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial Narrow"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1011563788">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1710295842">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.google.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eva@funcionpublica.gov.co" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\lsuarez\Downloads\Plantilla-informes-v3%20(2).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5788,87 +5754,87 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress>Mes Año</CompanyAddress>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D820A7F6-6B48-4598-815C-F29E5CE6048C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32468049-C01B-4A78-B147-01409FEC2D1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Plantilla-informes-v3 (2)</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>215</Words>
-  <Characters>1188</Characters>
+  <Words>183</Words>
+  <Characters>1219</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Título del documento</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Versión xx</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1401</CharactersWithSpaces>
+  <CharactersWithSpaces>1400</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>6619141</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:webmaster@funcionpublica.gov.co</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2687027</vt:i4>
       </vt:variant>
       <vt:variant>