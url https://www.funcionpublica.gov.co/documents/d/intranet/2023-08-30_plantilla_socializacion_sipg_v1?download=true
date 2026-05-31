--- v0 (2025-10-02)
+++ v1 (2026-05-31)
@@ -1,5729 +1,3563 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-[...9 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2059 lines deleted...]
-</w:document>
+<file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
+  <p:sldMasterIdLst>
+    <p:sldMasterId id="2147483660" r:id="rId1"/>
+  </p:sldMasterIdLst>
+  <p:sldIdLst>
+    <p:sldId id="256" r:id="rId2"/>
+  </p:sldIdLst>
+  <p:sldSz cx="6858000" cy="8874125"/>
+  <p:notesSz cx="6858000" cy="9144000"/>
+  <p:defaultTextStyle>
+    <a:defPPr>
+      <a:defRPr lang="en-US"/>
+    </a:defPPr>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:defaultTextStyle>
+</p:presentation>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:endnotes>
+<file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...43 lines deleted...]
-</w:fonts>
+<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...421 lines deleted...]
-</w:ftr>
+<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr horzBarState="maximized">
+    <p:restoredLeft sz="16006" autoAdjust="0"/>
+    <p:restoredTop sz="94660"/>
+  </p:normalViewPr>
+  <p:slideViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="90" d="100"/>
+          <a:sy n="90" d="100"/>
+        </p:scale>
+        <p:origin x="2840" y="88"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="72008" cy="72008"/>
+</p:viewPr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</w:footnotes>
+<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...1533 lines deleted...]
-</w:settings>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...706 lines deleted...]
-</w:styles>
+<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...513 lines deleted...]
-</w:webSettings>
+<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.funcionpublica.gov.co" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eva@funcionpublica.gov.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.funcionpublica.gov.co" TargetMode="External"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Diapositiva de título">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="514350" y="1452317"/>
+            <a:ext cx="5829300" cy="3089510"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="4500"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="857250" y="4660971"/>
+            <a:ext cx="5143500" cy="2142525"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1350"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1714500" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2057400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2400300" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Haga clic para editar el estilo de subtítulo del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CCB8228B-AB46-4C1B-8E16-F2A5DFDAD5E5}" type="datetimeFigureOut">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>12/08/2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{323846DE-BD92-45E5-AC15-2556488915DC}" type="slidenum">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4102358041"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Título y texto vertical">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Editar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CCB8228B-AB46-4C1B-8E16-F2A5DFDAD5E5}" type="datetimeFigureOut">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>12/08/2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{323846DE-BD92-45E5-AC15-2556488915DC}" type="slidenum">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2139149567"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Título vertical y texto">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Vertical Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4907757" y="472465"/>
+            <a:ext cx="1478756" cy="7520411"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="471488" y="472465"/>
+            <a:ext cx="4350544" cy="7520411"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Editar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CCB8228B-AB46-4C1B-8E16-F2A5DFDAD5E5}" type="datetimeFigureOut">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>12/08/2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{323846DE-BD92-45E5-AC15-2556488915DC}" type="slidenum">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3609835042"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Título y objetos">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Editar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CCB8228B-AB46-4C1B-8E16-F2A5DFDAD5E5}" type="datetimeFigureOut">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>12/08/2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{323846DE-BD92-45E5-AC15-2556488915DC}" type="slidenum">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="109063589"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Encabezado de sección">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="467916" y="2212371"/>
+            <a:ext cx="5915025" cy="3691389"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="4500"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="467916" y="5938682"/>
+            <a:ext cx="5915025" cy="1941214"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1350">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Editar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CCB8228B-AB46-4C1B-8E16-F2A5DFDAD5E5}" type="datetimeFigureOut">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>12/08/2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{323846DE-BD92-45E5-AC15-2556488915DC}" type="slidenum">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2176623428"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Dos objetos">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="471488" y="2362325"/>
+            <a:ext cx="2914650" cy="5630551"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Editar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3471863" y="2362325"/>
+            <a:ext cx="2914650" cy="5630551"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Editar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CCB8228B-AB46-4C1B-8E16-F2A5DFDAD5E5}" type="datetimeFigureOut">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>12/08/2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{323846DE-BD92-45E5-AC15-2556488915DC}" type="slidenum">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="253200063"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Comparación">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472381" y="472467"/>
+            <a:ext cx="5915025" cy="1715254"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472381" y="2175394"/>
+            <a:ext cx="2901255" cy="1066127"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1350" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Editar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472381" y="3241520"/>
+            <a:ext cx="2901255" cy="4767789"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Editar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3471863" y="2175394"/>
+            <a:ext cx="2915543" cy="1066127"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1350" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Editar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3471863" y="3241520"/>
+            <a:ext cx="2915543" cy="4767789"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Editar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CCB8228B-AB46-4C1B-8E16-F2A5DFDAD5E5}" type="datetimeFigureOut">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>12/08/2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{323846DE-BD92-45E5-AC15-2556488915DC}" type="slidenum">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1727762207"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Solo el título">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CCB8228B-AB46-4C1B-8E16-F2A5DFDAD5E5}" type="datetimeFigureOut">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>12/08/2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{323846DE-BD92-45E5-AC15-2556488915DC}" type="slidenum">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3758862917"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="En blanco">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CCB8228B-AB46-4C1B-8E16-F2A5DFDAD5E5}" type="datetimeFigureOut">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>12/08/2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{323846DE-BD92-45E5-AC15-2556488915DC}" type="slidenum">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3837128851"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Contenido con título">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472381" y="591608"/>
+            <a:ext cx="2211884" cy="2070629"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2915543" y="1277712"/>
+            <a:ext cx="3471863" cy="6306380"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2100"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1500"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1500"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1500"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1500"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1500"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1500"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Editar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472381" y="2662238"/>
+            <a:ext cx="2211884" cy="4932124"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1050"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Editar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CCB8228B-AB46-4C1B-8E16-F2A5DFDAD5E5}" type="datetimeFigureOut">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>12/08/2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{323846DE-BD92-45E5-AC15-2556488915DC}" type="slidenum">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2308153531"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Imagen con título">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472381" y="591608"/>
+            <a:ext cx="2211884" cy="2070629"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2915543" y="1277712"/>
+            <a:ext cx="3471863" cy="6306380"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2100"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1500"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Haga clic en el icono para agregar una imagen</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="472381" y="2662238"/>
+            <a:ext cx="2211884" cy="4932124"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="342900" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1050"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="685800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1028700" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="1714500" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2057400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="2400300" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="750"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Editar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{CCB8228B-AB46-4C1B-8E16-F2A5DFDAD5E5}" type="datetimeFigureOut">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>12/08/2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{323846DE-BD92-45E5-AC15-2556488915DC}" type="slidenum">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3464431163"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="471488" y="472467"/>
+            <a:ext cx="5915025" cy="1715254"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Haga clic para modificar el estilo de título del patrón</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="471488" y="2362325"/>
+            <a:ext cx="5915025" cy="5630551"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Editar el estilo de texto del patrón</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Segundo nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Tercer nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Cuarto nivel</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="es-ES" smtClean="0"/>
+              <a:t>Quinto nivel</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="471488" y="8225001"/>
+            <a:ext cx="1543050" cy="472465"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{CCB8228B-AB46-4C1B-8E16-F2A5DFDAD5E5}" type="datetimeFigureOut">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>12/08/2025</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2271713" y="8225001"/>
+            <a:ext cx="2314575" cy="472465"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4843463" y="8225001"/>
+            <a:ext cx="1543050" cy="472465"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{323846DE-BD92-45E5-AC15-2556488915DC}" type="slidenum">
+              <a:rPr lang="es-CO" smtClean="0"/>
+              <a:t>‹Nº›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="es-CO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="354271066"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483661" r:id="rId1"/>
+    <p:sldLayoutId id="2147483662" r:id="rId2"/>
+    <p:sldLayoutId id="2147483663" r:id="rId3"/>
+    <p:sldLayoutId id="2147483664" r:id="rId4"/>
+    <p:sldLayoutId id="2147483665" r:id="rId5"/>
+    <p:sldLayoutId id="2147483666" r:id="rId6"/>
+    <p:sldLayoutId id="2147483667" r:id="rId7"/>
+    <p:sldLayoutId id="2147483668" r:id="rId8"/>
+    <p:sldLayoutId id="2147483669" r:id="rId9"/>
+    <p:sldLayoutId id="2147483670" r:id="rId10"/>
+    <p:sldLayoutId id="2147483671" r:id="rId11"/>
+  </p:sldLayoutIdLst>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr sz="3300" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="171450" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="750"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2100" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="514350" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="857250" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1500" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1200150" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1543050" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="1885950" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2228850" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="2571750" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="2914650" indent="-171450" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="375"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="en-US"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="342900" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="685800" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1028700" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1371600" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="1714500" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2057400" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="2400300" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="2743200" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1350" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Imagen 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="-47853"/>
+            <a:ext cx="6858000" cy="8875059"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Imagen 5"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4492998" y="2279610"/>
+            <a:ext cx="2295149" cy="643129"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectángulo redondeado 6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1644503"/>
+            <a:ext cx="6858000" cy="708837"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 0"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent2"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent2"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent2"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="es-MX"/>
+              <a:t>Todo el texto se puede escribir acá</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-CO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1618243687"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Tema de Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Tema de Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Tema de Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...4 lines deleted...]
-  <Lines>4</Lines>
+  <Words>7</Words>
+  <Application>Microsoft Office PowerPoint</Application>
+  <PresentationFormat>Personalizado</PresentationFormat>
   <Paragraphs>1</Paragraphs>
+  <Slides>1</Slides>
+  <Notes>0</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Título</vt:lpstr>
+        <vt:lpstr>Fuentes usadas</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Tema</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Títulos de diapositiva</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Tema de Office</vt:lpstr>
+      <vt:lpstr>Presentación de PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>574</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Carlos Mario Rios Osorio</dc:creator>
+  <dc:title>Presentación de PowerPoint</dc:title>
+  <dc:creator>Juan Carlos Jose Camacho Rosso</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>